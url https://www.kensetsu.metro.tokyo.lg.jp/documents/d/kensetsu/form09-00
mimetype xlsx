--- v0 (2025-10-26)
+++ v1 (2026-06-23)
@@ -1,82 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0504073\Desktop\HP\files\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.224.74.11\12_道路管理部\20_路政課\50_道路台帳係\旧１号機\40-001 要綱\03_公共基準点管理保全要綱\R7 改定準備\様式集（未修正）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7B469F6F-6D08-4075-9359-CF609510D9F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F332FE8-FA2B-4B62-AFF9-A8EDDFF33D37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13176" xr2:uid="{F52B1354-DF32-47BF-A3ED-E98DC79795B9}"/>
   </bookViews>
   <sheets>
     <sheet name="様式９" sheetId="16" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="data">[1]立会!$A$5:$W$327</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">様式９!$A$1:$AO$24</definedName>
   </definedNames>
   <calcPr calcId="101716"/>
-  <extLst>
-[...9 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>一時撤去・移転
 理由</t>
     <rPh sb="0" eb="2">
       <t>イチジ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>テッキョ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イテン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>リユウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>対象となる
 公共基準点番号</t>
@@ -251,58 +240,58 @@
     <rPh sb="25" eb="26">
       <t>チ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>サキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　（公共基準点管理者）　　　殿</t>
     <rPh sb="2" eb="4">
       <t>コウキョウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>キジュンテン</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>トノ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>令和　　年　　月　　日</t>
-    <rPh sb="4" eb="5">
+    <t>　　年　　月　　日</t>
+    <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <rPh sb="7" eb="8">
+    <rPh sb="5" eb="6">
       <t>ツキ</t>
     </rPh>
-    <rPh sb="10" eb="11">
+    <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -461,167 +450,155 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -5832,1021 +5809,609 @@
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AJ2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="4"/>
     </row>
     <row r="3" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="24" t="s">
+      <c r="A3" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="25"/>
-[...37 lines deleted...]
-      <c r="AN3" s="26"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="29"/>
+      <c r="AA3" s="29"/>
+      <c r="AB3" s="29"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="29"/>
+      <c r="AL3" s="29"/>
+      <c r="AM3" s="29"/>
+      <c r="AN3" s="30"/>
     </row>
     <row r="4" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
-      <c r="B4" s="6"/>
-[...37 lines deleted...]
-      <c r="AN4" s="7"/>
+      <c r="AN4" s="6"/>
     </row>
     <row r="5" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
-      <c r="B5" s="6"/>
-[...36 lines deleted...]
-      <c r="AM5" s="8" t="s">
+      <c r="AM5" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="AN5" s="7"/>
+      <c r="AN5" s="6"/>
     </row>
     <row r="6" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="6"/>
-[...36 lines deleted...]
-      <c r="AN6" s="7"/>
+      <c r="AN6" s="6"/>
     </row>
     <row r="7" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
-      <c r="C7" s="6"/>
-[...36 lines deleted...]
-      <c r="AN7" s="7"/>
+      <c r="AN7" s="6"/>
     </row>
     <row r="8" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
-      <c r="B8" s="6"/>
-[...19 lines deleted...]
-      <c r="V8" s="27" t="s">
+      <c r="V8" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="W8" s="27"/>
-[...16 lines deleted...]
-      <c r="AN8" s="29"/>
+      <c r="W8" s="31"/>
+      <c r="X8" s="31"/>
+      <c r="Y8" s="31"/>
+      <c r="AA8" s="32"/>
+      <c r="AB8" s="32"/>
+      <c r="AC8" s="32"/>
+      <c r="AD8" s="32"/>
+      <c r="AE8" s="32"/>
+      <c r="AF8" s="32"/>
+      <c r="AG8" s="32"/>
+      <c r="AH8" s="32"/>
+      <c r="AI8" s="32"/>
+      <c r="AJ8" s="32"/>
+      <c r="AK8" s="32"/>
+      <c r="AL8" s="32"/>
+      <c r="AM8" s="32"/>
+      <c r="AN8" s="33"/>
     </row>
     <row r="9" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
-      <c r="B9" s="6"/>
-[...36 lines deleted...]
-      <c r="AN9" s="29"/>
+      <c r="V9" s="8"/>
+      <c r="W9" s="8"/>
+      <c r="X9" s="8"/>
+      <c r="Y9" s="8"/>
+      <c r="AA9" s="32"/>
+      <c r="AB9" s="32"/>
+      <c r="AC9" s="32"/>
+      <c r="AD9" s="32"/>
+      <c r="AE9" s="32"/>
+      <c r="AF9" s="32"/>
+      <c r="AG9" s="32"/>
+      <c r="AH9" s="32"/>
+      <c r="AI9" s="32"/>
+      <c r="AJ9" s="32"/>
+      <c r="AK9" s="32"/>
+      <c r="AL9" s="32"/>
+      <c r="AM9" s="32"/>
+      <c r="AN9" s="33"/>
     </row>
     <row r="10" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5"/>
-      <c r="B10" s="6"/>
-[...17 lines deleted...]
-      <c r="T10" s="8" t="s">
+      <c r="T10" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="U10" s="6"/>
-      <c r="V10" s="27" t="s">
+      <c r="V10" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="W10" s="27"/>
-[...16 lines deleted...]
-      <c r="AN10" s="11"/>
+      <c r="W10" s="31"/>
+      <c r="X10" s="31"/>
+      <c r="Y10" s="31"/>
+      <c r="AA10" s="32"/>
+      <c r="AB10" s="32"/>
+      <c r="AC10" s="32"/>
+      <c r="AD10" s="32"/>
+      <c r="AE10" s="32"/>
+      <c r="AF10" s="32"/>
+      <c r="AG10" s="32"/>
+      <c r="AH10" s="32"/>
+      <c r="AI10" s="32"/>
+      <c r="AJ10" s="32"/>
+      <c r="AK10" s="32"/>
+      <c r="AL10" s="32"/>
+      <c r="AN10" s="6"/>
     </row>
     <row r="11" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5"/>
-      <c r="B11" s="6"/>
-[...36 lines deleted...]
-      <c r="AN11" s="11"/>
+      <c r="V11" s="8"/>
+      <c r="W11" s="8"/>
+      <c r="X11" s="8"/>
+      <c r="Y11" s="8"/>
+      <c r="AN11" s="6"/>
     </row>
     <row r="12" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5"/>
-      <c r="B12" s="6"/>
-[...19 lines deleted...]
-      <c r="V12" s="27" t="s">
+      <c r="V12" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="W12" s="27"/>
-[...16 lines deleted...]
-      <c r="AN12" s="11"/>
+      <c r="W12" s="31"/>
+      <c r="X12" s="31"/>
+      <c r="Y12" s="31"/>
+      <c r="AN12" s="6"/>
     </row>
     <row r="13" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5"/>
-      <c r="B13" s="6"/>
-[...37 lines deleted...]
-      <c r="AN13" s="11"/>
+      <c r="T13" s="7"/>
+      <c r="V13" s="8"/>
+      <c r="W13" s="8"/>
+      <c r="X13" s="8"/>
+      <c r="Y13" s="8"/>
+      <c r="AN13" s="6"/>
     </row>
     <row r="14" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5"/>
-      <c r="B14" s="6"/>
-[...37 lines deleted...]
-      <c r="AN14" s="7"/>
+      <c r="AN14" s="6"/>
     </row>
     <row r="15" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="21" t="s">
+      <c r="A15" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="22"/>
-[...37 lines deleted...]
-      <c r="AN15" s="23"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="26"/>
+      <c r="N15" s="26"/>
+      <c r="O15" s="26"/>
+      <c r="P15" s="26"/>
+      <c r="Q15" s="26"/>
+      <c r="R15" s="26"/>
+      <c r="S15" s="26"/>
+      <c r="T15" s="26"/>
+      <c r="U15" s="26"/>
+      <c r="V15" s="26"/>
+      <c r="W15" s="26"/>
+      <c r="X15" s="26"/>
+      <c r="Y15" s="26"/>
+      <c r="Z15" s="26"/>
+      <c r="AA15" s="26"/>
+      <c r="AB15" s="26"/>
+      <c r="AC15" s="26"/>
+      <c r="AD15" s="26"/>
+      <c r="AE15" s="26"/>
+      <c r="AF15" s="26"/>
+      <c r="AG15" s="26"/>
+      <c r="AH15" s="26"/>
+      <c r="AI15" s="26"/>
+      <c r="AJ15" s="26"/>
+      <c r="AK15" s="26"/>
+      <c r="AL15" s="26"/>
+      <c r="AM15" s="26"/>
+      <c r="AN15" s="27"/>
     </row>
     <row r="16" spans="1:40" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="30" t="s">
+      <c r="A16" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="31"/>
-[...37 lines deleted...]
-      <c r="AN16" s="34"/>
+      <c r="B16" s="17"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="17"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
+      <c r="N16" s="19"/>
+      <c r="O16" s="19"/>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="19"/>
+      <c r="R16" s="19"/>
+      <c r="S16" s="19"/>
+      <c r="T16" s="19"/>
+      <c r="U16" s="19"/>
+      <c r="V16" s="19"/>
+      <c r="W16" s="19"/>
+      <c r="X16" s="19"/>
+      <c r="Y16" s="19"/>
+      <c r="Z16" s="19"/>
+      <c r="AA16" s="19"/>
+      <c r="AB16" s="19"/>
+      <c r="AC16" s="19"/>
+      <c r="AD16" s="19"/>
+      <c r="AE16" s="19"/>
+      <c r="AF16" s="19"/>
+      <c r="AG16" s="19"/>
+      <c r="AH16" s="19"/>
+      <c r="AI16" s="19"/>
+      <c r="AJ16" s="19"/>
+      <c r="AK16" s="19"/>
+      <c r="AL16" s="19"/>
+      <c r="AM16" s="19"/>
+      <c r="AN16" s="20"/>
     </row>
     <row r="17" spans="1:40" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="31" t="s">
+      <c r="A17" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="31"/>
-[...37 lines deleted...]
-      <c r="AN17" s="34"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="19"/>
+      <c r="N17" s="19"/>
+      <c r="O17" s="19"/>
+      <c r="P17" s="19"/>
+      <c r="Q17" s="19"/>
+      <c r="R17" s="19"/>
+      <c r="S17" s="19"/>
+      <c r="T17" s="19"/>
+      <c r="U17" s="19"/>
+      <c r="V17" s="19"/>
+      <c r="W17" s="19"/>
+      <c r="X17" s="19"/>
+      <c r="Y17" s="19"/>
+      <c r="Z17" s="19"/>
+      <c r="AA17" s="19"/>
+      <c r="AB17" s="19"/>
+      <c r="AC17" s="19"/>
+      <c r="AD17" s="19"/>
+      <c r="AE17" s="19"/>
+      <c r="AF17" s="19"/>
+      <c r="AG17" s="19"/>
+      <c r="AH17" s="19"/>
+      <c r="AI17" s="19"/>
+      <c r="AJ17" s="19"/>
+      <c r="AK17" s="19"/>
+      <c r="AL17" s="19"/>
+      <c r="AM17" s="19"/>
+      <c r="AN17" s="20"/>
     </row>
     <row r="18" spans="1:40" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="31" t="s">
+      <c r="A18" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="31"/>
-[...37 lines deleted...]
-      <c r="AN18" s="34"/>
+      <c r="B18" s="17"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="19"/>
+      <c r="N18" s="19"/>
+      <c r="O18" s="19"/>
+      <c r="P18" s="19"/>
+      <c r="Q18" s="19"/>
+      <c r="R18" s="19"/>
+      <c r="S18" s="19"/>
+      <c r="T18" s="19"/>
+      <c r="U18" s="19"/>
+      <c r="V18" s="19"/>
+      <c r="W18" s="19"/>
+      <c r="X18" s="19"/>
+      <c r="Y18" s="19"/>
+      <c r="Z18" s="19"/>
+      <c r="AA18" s="19"/>
+      <c r="AB18" s="19"/>
+      <c r="AC18" s="19"/>
+      <c r="AD18" s="19"/>
+      <c r="AE18" s="19"/>
+      <c r="AF18" s="19"/>
+      <c r="AG18" s="19"/>
+      <c r="AH18" s="19"/>
+      <c r="AI18" s="19"/>
+      <c r="AJ18" s="19"/>
+      <c r="AK18" s="19"/>
+      <c r="AL18" s="19"/>
+      <c r="AM18" s="19"/>
+      <c r="AN18" s="20"/>
     </row>
     <row r="19" spans="1:40" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="35" t="s">
+      <c r="A19" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="35"/>
-[...7 lines deleted...]
-      <c r="J19" s="36" t="s">
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="K19" s="37"/>
-[...28 lines deleted...]
-      <c r="AN19" s="38"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="23"/>
+      <c r="O19" s="23"/>
+      <c r="P19" s="23"/>
+      <c r="Q19" s="23"/>
+      <c r="R19" s="23"/>
+      <c r="S19" s="23"/>
+      <c r="T19" s="23"/>
+      <c r="U19" s="23"/>
+      <c r="V19" s="23"/>
+      <c r="W19" s="23"/>
+      <c r="X19" s="23"/>
+      <c r="Y19" s="23"/>
+      <c r="Z19" s="23"/>
+      <c r="AA19" s="23"/>
+      <c r="AB19" s="23"/>
+      <c r="AC19" s="23"/>
+      <c r="AD19" s="23"/>
+      <c r="AE19" s="23"/>
+      <c r="AF19" s="23"/>
+      <c r="AG19" s="23"/>
+      <c r="AH19" s="23"/>
+      <c r="AI19" s="23"/>
+      <c r="AJ19" s="23"/>
+      <c r="AK19" s="23"/>
+      <c r="AL19" s="23"/>
+      <c r="AM19" s="23"/>
+      <c r="AN19" s="24"/>
     </row>
     <row r="20" spans="1:40" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="31"/>
-[...37 lines deleted...]
-      <c r="AN20" s="34"/>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="17"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="19"/>
+      <c r="N20" s="19"/>
+      <c r="O20" s="19"/>
+      <c r="P20" s="19"/>
+      <c r="Q20" s="19"/>
+      <c r="R20" s="19"/>
+      <c r="S20" s="19"/>
+      <c r="T20" s="19"/>
+      <c r="U20" s="19"/>
+      <c r="V20" s="19"/>
+      <c r="W20" s="19"/>
+      <c r="X20" s="19"/>
+      <c r="Y20" s="19"/>
+      <c r="Z20" s="19"/>
+      <c r="AA20" s="19"/>
+      <c r="AB20" s="19"/>
+      <c r="AC20" s="19"/>
+      <c r="AD20" s="19"/>
+      <c r="AE20" s="19"/>
+      <c r="AF20" s="19"/>
+      <c r="AG20" s="19"/>
+      <c r="AH20" s="19"/>
+      <c r="AI20" s="19"/>
+      <c r="AJ20" s="19"/>
+      <c r="AK20" s="19"/>
+      <c r="AL20" s="19"/>
+      <c r="AM20" s="19"/>
+      <c r="AN20" s="20"/>
     </row>
     <row r="21" spans="1:40" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="19" t="s">
+      <c r="A21" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="17"/>
-[...37 lines deleted...]
-      <c r="AN21" s="16"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="12"/>
+      <c r="O21" s="3"/>
+      <c r="P21" s="3"/>
+      <c r="Q21" s="3"/>
+      <c r="R21" s="3"/>
+      <c r="S21" s="3"/>
+      <c r="T21" s="3"/>
+      <c r="U21" s="3"/>
+      <c r="V21" s="3"/>
+      <c r="W21" s="3"/>
+      <c r="X21" s="3"/>
+      <c r="Y21" s="3"/>
+      <c r="Z21" s="3"/>
+      <c r="AA21" s="3"/>
+      <c r="AB21" s="3"/>
+      <c r="AC21" s="3"/>
+      <c r="AD21" s="3"/>
+      <c r="AE21" s="3"/>
+      <c r="AF21" s="3"/>
+      <c r="AG21" s="3"/>
+      <c r="AH21" s="3"/>
+      <c r="AI21" s="3"/>
+      <c r="AJ21" s="3"/>
+      <c r="AK21" s="3"/>
+      <c r="AL21" s="3"/>
+      <c r="AM21" s="3"/>
+      <c r="AN21" s="4"/>
     </row>
     <row r="22" spans="1:40" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="20"/>
-[...38 lines deleted...]
-      <c r="AN22" s="11"/>
+      <c r="A22" s="15"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="13"/>
+      <c r="AN22" s="6"/>
     </row>
     <row r="23" spans="1:40" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="5"/>
-      <c r="B23" s="6"/>
-[...37 lines deleted...]
-      <c r="AN23" s="7"/>
+      <c r="AN23" s="6"/>
     </row>
     <row r="24" spans="1:40" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="12" t="s">
+      <c r="A24" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="13"/>
-[...37 lines deleted...]
-      <c r="AN24" s="14"/>
+      <c r="B24" s="10"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10"/>
+      <c r="H24" s="10"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="10"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="10"/>
+      <c r="O24" s="10"/>
+      <c r="P24" s="10"/>
+      <c r="Q24" s="10"/>
+      <c r="R24" s="10"/>
+      <c r="S24" s="10"/>
+      <c r="T24" s="10"/>
+      <c r="U24" s="10"/>
+      <c r="V24" s="10"/>
+      <c r="W24" s="10"/>
+      <c r="X24" s="10"/>
+      <c r="Y24" s="10"/>
+      <c r="Z24" s="10"/>
+      <c r="AA24" s="10"/>
+      <c r="AB24" s="10"/>
+      <c r="AC24" s="10"/>
+      <c r="AD24" s="10"/>
+      <c r="AE24" s="10"/>
+      <c r="AF24" s="10"/>
+      <c r="AG24" s="10"/>
+      <c r="AH24" s="10"/>
+      <c r="AI24" s="10"/>
+      <c r="AJ24" s="10"/>
+      <c r="AK24" s="10"/>
+      <c r="AL24" s="10"/>
+      <c r="AM24" s="10"/>
+      <c r="AN24" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A15:AN15"/>
+    <mergeCell ref="A3:AN3"/>
+    <mergeCell ref="V8:Y8"/>
+    <mergeCell ref="V12:Y12"/>
+    <mergeCell ref="AA8:AN8"/>
+    <mergeCell ref="AA9:AN9"/>
+    <mergeCell ref="V10:Y10"/>
+    <mergeCell ref="AA10:AL10"/>
     <mergeCell ref="A20:I20"/>
     <mergeCell ref="J20:AN20"/>
     <mergeCell ref="A16:I16"/>
     <mergeCell ref="J16:AN16"/>
     <mergeCell ref="A18:I18"/>
     <mergeCell ref="J18:AN18"/>
     <mergeCell ref="A19:I19"/>
     <mergeCell ref="J19:AN19"/>
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="J17:AN17"/>
-    <mergeCell ref="A15:AN15"/>
-[...6 lines deleted...]
-    <mergeCell ref="AA10:AL10"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>