--- v0 (2025-10-26)
+++ v1 (2026-06-23)
@@ -1,82 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0504073\Desktop\HP\files\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.224.74.11\12_道路管理部\20_路政課\50_道路台帳係\旧１号機\40-001 要綱\03_公共基準点管理保全要綱\R7 改定準備\様式集（未修正）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B03E6139-4677-4C29-B36A-4A09A80B93C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C84873F4-20E2-45AE-9B6B-05CE65DEC49B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13176" xr2:uid="{EF8D9F12-90FD-4256-AD80-46923BD67042}"/>
   </bookViews>
   <sheets>
     <sheet name="様式７" sheetId="14" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="data">[1]立会!$A$5:$W$327</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">様式７!$A$1:$AO$29</definedName>
   </definedNames>
   <calcPr calcId="101716"/>
-  <extLst>
-[...9 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>東京都道公共基準点（一時撤去・移転）承認申請書</t>
     <rPh sb="0" eb="4">
       <t>トウキョウトドウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウキョウ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>キジュンテン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>イチジ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>テッキョ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>イテン</t>
     </rPh>
@@ -125,78 +114,50 @@
     <rPh sb="2" eb="4">
       <t>テッキョ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イテン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>リユウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>同上　工事期間</t>
     <rPh sb="0" eb="2">
       <t>ドウジョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>コウジ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キカン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　位置図、断面図、平面図　（移転計画図を含む）</t>
-[...26 lines deleted...]
-  <si>
     <t>※占用企業者の場合は、道路占用及び掘削工事施行許可申請の写しを添付すること。</t>
     <rPh sb="1" eb="3">
       <t>センヨウ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>キギョウシャ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>バアイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ドウロ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>センヨウ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>オヨ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>クッサク</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>コウジ</t>
     </rPh>
@@ -376,81 +337,112 @@
     <rPh sb="0" eb="2">
       <t>テンプ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ズ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　（公共基準点管理者）　　　殿</t>
     <rPh sb="2" eb="4">
       <t>コウキョウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>キジュンテン</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>トノ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>令和　　年　　月　　日</t>
-    <rPh sb="4" eb="5">
+    <t>　　年　　月　　日</t>
+    <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <rPh sb="7" eb="8">
+    <rPh sb="5" eb="6">
       <t>ツキ</t>
     </rPh>
-    <rPh sb="10" eb="11">
+    <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　令和　　年　　月　　日から令和　　年　　月　　日まで</t>
+    <t>　　　　　年　　月　　日から　　　　年　　月　　日まで</t>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ガツ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ニチ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ネン</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ガツ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　位置図、断面図、平面図　（移転計画図を含む）、写真</t>
+    <rPh sb="1" eb="3">
+      <t>イチ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ズ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ダンメンズ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ヘイメンズ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>イテン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ケイカク</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ズ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>フク</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>シャシン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -595,146 +587,140 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -5945,1227 +5931,804 @@
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AJ2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="4"/>
     </row>
     <row r="3" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="12" t="s">
+      <c r="A3" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="13"/>
-[...37 lines deleted...]
-      <c r="AN3" s="14"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="25"/>
+      <c r="O3" s="25"/>
+      <c r="P3" s="25"/>
+      <c r="Q3" s="25"/>
+      <c r="R3" s="25"/>
+      <c r="S3" s="25"/>
+      <c r="T3" s="25"/>
+      <c r="U3" s="25"/>
+      <c r="V3" s="25"/>
+      <c r="W3" s="25"/>
+      <c r="X3" s="25"/>
+      <c r="Y3" s="25"/>
+      <c r="Z3" s="25"/>
+      <c r="AA3" s="25"/>
+      <c r="AB3" s="25"/>
+      <c r="AC3" s="25"/>
+      <c r="AD3" s="25"/>
+      <c r="AE3" s="25"/>
+      <c r="AF3" s="25"/>
+      <c r="AG3" s="25"/>
+      <c r="AH3" s="25"/>
+      <c r="AI3" s="25"/>
+      <c r="AJ3" s="25"/>
+      <c r="AK3" s="25"/>
+      <c r="AL3" s="25"/>
+      <c r="AM3" s="25"/>
+      <c r="AN3" s="26"/>
     </row>
     <row r="4" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
-      <c r="B4" s="6"/>
-[...37 lines deleted...]
-      <c r="AN4" s="7"/>
+      <c r="AN4" s="6"/>
     </row>
     <row r="5" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
-      <c r="B5" s="6"/>
-[...37 lines deleted...]
-        <v>24</v>
+      <c r="AM5" s="29" t="s">
+        <v>23</v>
       </c>
-      <c r="AN5" s="7"/>
+      <c r="AN5" s="6"/>
     </row>
     <row r="6" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
-      <c r="C6" s="6"/>
-[...36 lines deleted...]
-      <c r="AN6" s="7"/>
+      <c r="AN6" s="6"/>
     </row>
     <row r="7" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
-      <c r="C7" s="6"/>
-[...36 lines deleted...]
-      <c r="AN7" s="7"/>
+      <c r="AN7" s="6"/>
     </row>
     <row r="8" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
-      <c r="B8" s="6"/>
-[...20 lines deleted...]
-        <v>6</v>
+      <c r="V8" s="20" t="s">
+        <v>5</v>
       </c>
-      <c r="W8" s="15"/>
-[...16 lines deleted...]
-      <c r="AN8" s="17"/>
+      <c r="W8" s="20"/>
+      <c r="X8" s="20"/>
+      <c r="Y8" s="20"/>
+      <c r="AA8" s="27"/>
+      <c r="AB8" s="27"/>
+      <c r="AC8" s="27"/>
+      <c r="AD8" s="27"/>
+      <c r="AE8" s="27"/>
+      <c r="AF8" s="27"/>
+      <c r="AG8" s="27"/>
+      <c r="AH8" s="27"/>
+      <c r="AI8" s="27"/>
+      <c r="AJ8" s="27"/>
+      <c r="AK8" s="27"/>
+      <c r="AL8" s="27"/>
+      <c r="AM8" s="27"/>
+      <c r="AN8" s="28"/>
     </row>
     <row r="9" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
-      <c r="B9" s="6"/>
-[...36 lines deleted...]
-      <c r="AN9" s="17"/>
+      <c r="V9" s="8"/>
+      <c r="W9" s="8"/>
+      <c r="X9" s="8"/>
+      <c r="Y9" s="8"/>
+      <c r="AA9" s="27"/>
+      <c r="AB9" s="27"/>
+      <c r="AC9" s="27"/>
+      <c r="AD9" s="27"/>
+      <c r="AE9" s="27"/>
+      <c r="AF9" s="27"/>
+      <c r="AG9" s="27"/>
+      <c r="AH9" s="27"/>
+      <c r="AI9" s="27"/>
+      <c r="AJ9" s="27"/>
+      <c r="AK9" s="27"/>
+      <c r="AL9" s="27"/>
+      <c r="AM9" s="27"/>
+      <c r="AN9" s="28"/>
     </row>
     <row r="10" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5"/>
-      <c r="B10" s="6"/>
-[...20 lines deleted...]
-        <v>8</v>
+      <c r="V10" s="20" t="s">
+        <v>7</v>
       </c>
-      <c r="W10" s="15"/>
-[...16 lines deleted...]
-      <c r="AN10" s="11"/>
+      <c r="W10" s="20"/>
+      <c r="X10" s="20"/>
+      <c r="Y10" s="20"/>
+      <c r="AA10" s="27"/>
+      <c r="AB10" s="27"/>
+      <c r="AC10" s="27"/>
+      <c r="AD10" s="27"/>
+      <c r="AE10" s="27"/>
+      <c r="AF10" s="27"/>
+      <c r="AG10" s="27"/>
+      <c r="AH10" s="27"/>
+      <c r="AI10" s="27"/>
+      <c r="AJ10" s="27"/>
+      <c r="AK10" s="27"/>
+      <c r="AL10" s="27"/>
+      <c r="AN10" s="6"/>
     </row>
     <row r="11" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5"/>
-      <c r="B11" s="6"/>
-[...18 lines deleted...]
-        <v>7</v>
+      <c r="T11" s="7" t="s">
+        <v>6</v>
       </c>
-      <c r="U11" s="6"/>
-[...18 lines deleted...]
-      <c r="AN11" s="11"/>
+      <c r="V11" s="8"/>
+      <c r="W11" s="8"/>
+      <c r="X11" s="8"/>
+      <c r="Y11" s="8"/>
+      <c r="AN11" s="6"/>
     </row>
     <row r="12" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5"/>
-      <c r="B12" s="6"/>
-[...20 lines deleted...]
-        <v>12</v>
+      <c r="V12" s="20" t="s">
+        <v>11</v>
       </c>
-      <c r="W12" s="15"/>
-[...16 lines deleted...]
-      <c r="AN12" s="11"/>
+      <c r="W12" s="20"/>
+      <c r="X12" s="20"/>
+      <c r="Y12" s="20"/>
+      <c r="AN12" s="6"/>
     </row>
     <row r="13" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5"/>
-      <c r="B13" s="6"/>
-[...37 lines deleted...]
-      <c r="AN13" s="11"/>
+      <c r="V13" s="8"/>
+      <c r="W13" s="8"/>
+      <c r="X13" s="8"/>
+      <c r="Y13" s="8"/>
+      <c r="AN13" s="6"/>
     </row>
     <row r="14" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5"/>
-      <c r="B14" s="6"/>
-[...20 lines deleted...]
-        <v>11</v>
+      <c r="V14" s="20" t="s">
+        <v>10</v>
       </c>
-      <c r="W14" s="15"/>
-[...16 lines deleted...]
-      <c r="AN14" s="11"/>
+      <c r="W14" s="20"/>
+      <c r="X14" s="20"/>
+      <c r="Y14" s="20"/>
+      <c r="AN14" s="6"/>
     </row>
     <row r="15" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5"/>
-      <c r="B15" s="6"/>
-[...37 lines deleted...]
-      <c r="AN15" s="7"/>
+      <c r="AN15" s="6"/>
     </row>
     <row r="16" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5"/>
-      <c r="B16" s="6"/>
-[...37 lines deleted...]
-      <c r="AN16" s="7"/>
+      <c r="AN16" s="6"/>
     </row>
     <row r="17" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="22" t="s">
+      <c r="A17" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="23"/>
-[...37 lines deleted...]
-      <c r="AN17" s="24"/>
+      <c r="B17" s="22"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="22"/>
+      <c r="K17" s="22"/>
+      <c r="L17" s="22"/>
+      <c r="M17" s="22"/>
+      <c r="N17" s="22"/>
+      <c r="O17" s="22"/>
+      <c r="P17" s="22"/>
+      <c r="Q17" s="22"/>
+      <c r="R17" s="22"/>
+      <c r="S17" s="22"/>
+      <c r="T17" s="22"/>
+      <c r="U17" s="22"/>
+      <c r="V17" s="22"/>
+      <c r="W17" s="22"/>
+      <c r="X17" s="22"/>
+      <c r="Y17" s="22"/>
+      <c r="Z17" s="22"/>
+      <c r="AA17" s="22"/>
+      <c r="AB17" s="22"/>
+      <c r="AC17" s="22"/>
+      <c r="AD17" s="22"/>
+      <c r="AE17" s="22"/>
+      <c r="AF17" s="22"/>
+      <c r="AG17" s="22"/>
+      <c r="AH17" s="22"/>
+      <c r="AI17" s="22"/>
+      <c r="AJ17" s="22"/>
+      <c r="AK17" s="22"/>
+      <c r="AL17" s="22"/>
+      <c r="AM17" s="22"/>
+      <c r="AN17" s="23"/>
     </row>
     <row r="18" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="21" t="s">
+      <c r="A18" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="12"/>
+      <c r="T18" s="12"/>
+      <c r="U18" s="12"/>
+      <c r="V18" s="12"/>
+      <c r="W18" s="12"/>
+      <c r="X18" s="12"/>
+      <c r="Y18" s="12"/>
+      <c r="Z18" s="12"/>
+      <c r="AA18" s="12"/>
+      <c r="AB18" s="12"/>
+      <c r="AC18" s="12"/>
+      <c r="AD18" s="12"/>
+      <c r="AE18" s="12"/>
+      <c r="AF18" s="12"/>
+      <c r="AG18" s="12"/>
+      <c r="AH18" s="12"/>
+      <c r="AI18" s="12"/>
+      <c r="AJ18" s="12"/>
+      <c r="AK18" s="12"/>
+      <c r="AL18" s="12"/>
+      <c r="AM18" s="12"/>
+      <c r="AN18" s="13"/>
+    </row>
+    <row r="19" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="21"/>
-[...37 lines deleted...]
-      <c r="AN18" s="20"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
+      <c r="N19" s="12"/>
+      <c r="O19" s="12"/>
+      <c r="P19" s="12"/>
+      <c r="Q19" s="12"/>
+      <c r="R19" s="12"/>
+      <c r="S19" s="12"/>
+      <c r="T19" s="12"/>
+      <c r="U19" s="12"/>
+      <c r="V19" s="12"/>
+      <c r="W19" s="12"/>
+      <c r="X19" s="12"/>
+      <c r="Y19" s="12"/>
+      <c r="Z19" s="12"/>
+      <c r="AA19" s="12"/>
+      <c r="AB19" s="12"/>
+      <c r="AC19" s="12"/>
+      <c r="AD19" s="12"/>
+      <c r="AE19" s="12"/>
+      <c r="AF19" s="12"/>
+      <c r="AG19" s="12"/>
+      <c r="AH19" s="12"/>
+      <c r="AI19" s="12"/>
+      <c r="AJ19" s="12"/>
+      <c r="AK19" s="12"/>
+      <c r="AL19" s="12"/>
+      <c r="AM19" s="12"/>
+      <c r="AN19" s="13"/>
     </row>
-    <row r="19" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="21" t="s">
+    <row r="20" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="21"/>
-[...37 lines deleted...]
-      <c r="AN19" s="20"/>
+      <c r="B20" s="10"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12"/>
+      <c r="O20" s="12"/>
+      <c r="P20" s="12"/>
+      <c r="Q20" s="12"/>
+      <c r="R20" s="12"/>
+      <c r="S20" s="12"/>
+      <c r="T20" s="12"/>
+      <c r="U20" s="12"/>
+      <c r="V20" s="12"/>
+      <c r="W20" s="12"/>
+      <c r="X20" s="12"/>
+      <c r="Y20" s="12"/>
+      <c r="Z20" s="12"/>
+      <c r="AA20" s="12"/>
+      <c r="AB20" s="12"/>
+      <c r="AC20" s="12"/>
+      <c r="AD20" s="12"/>
+      <c r="AE20" s="12"/>
+      <c r="AF20" s="12"/>
+      <c r="AG20" s="12"/>
+      <c r="AH20" s="12"/>
+      <c r="AI20" s="12"/>
+      <c r="AJ20" s="12"/>
+      <c r="AK20" s="12"/>
+      <c r="AL20" s="12"/>
+      <c r="AM20" s="12"/>
+      <c r="AN20" s="13"/>
     </row>
-    <row r="20" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="21" t="s">
+    <row r="21" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="21"/>
-[...40 lines deleted...]
-      <c r="A21" s="21" t="s">
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="21"/>
-[...7 lines deleted...]
-      <c r="J21" s="18" t="s">
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="12"/>
+      <c r="O21" s="12"/>
+      <c r="P21" s="12"/>
+      <c r="Q21" s="12"/>
+      <c r="R21" s="12"/>
+      <c r="S21" s="12"/>
+      <c r="T21" s="12"/>
+      <c r="U21" s="12"/>
+      <c r="V21" s="12"/>
+      <c r="W21" s="12"/>
+      <c r="X21" s="12"/>
+      <c r="Y21" s="12"/>
+      <c r="Z21" s="12"/>
+      <c r="AA21" s="12"/>
+      <c r="AB21" s="12"/>
+      <c r="AC21" s="12"/>
+      <c r="AD21" s="12"/>
+      <c r="AE21" s="12"/>
+      <c r="AF21" s="12"/>
+      <c r="AG21" s="12"/>
+      <c r="AH21" s="12"/>
+      <c r="AI21" s="12"/>
+      <c r="AJ21" s="12"/>
+      <c r="AK21" s="12"/>
+      <c r="AL21" s="12"/>
+      <c r="AM21" s="12"/>
+      <c r="AN21" s="13"/>
+    </row>
+    <row r="22" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="10"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+      <c r="O22" s="12"/>
+      <c r="P22" s="12"/>
+      <c r="Q22" s="12"/>
+      <c r="R22" s="12"/>
+      <c r="S22" s="12"/>
+      <c r="T22" s="12"/>
+      <c r="U22" s="12"/>
+      <c r="V22" s="12"/>
+      <c r="W22" s="12"/>
+      <c r="X22" s="12"/>
+      <c r="Y22" s="12"/>
+      <c r="Z22" s="12"/>
+      <c r="AA22" s="12"/>
+      <c r="AB22" s="12"/>
+      <c r="AC22" s="12"/>
+      <c r="AD22" s="12"/>
+      <c r="AE22" s="12"/>
+      <c r="AF22" s="12"/>
+      <c r="AG22" s="12"/>
+      <c r="AH22" s="12"/>
+      <c r="AI22" s="12"/>
+      <c r="AJ22" s="12"/>
+      <c r="AK22" s="12"/>
+      <c r="AL22" s="12"/>
+      <c r="AM22" s="12"/>
+      <c r="AN22" s="13"/>
+    </row>
+    <row r="23" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B23" s="10"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="K23" s="12"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+      <c r="O23" s="12"/>
+      <c r="P23" s="12"/>
+      <c r="Q23" s="12"/>
+      <c r="R23" s="12"/>
+      <c r="S23" s="12"/>
+      <c r="T23" s="12"/>
+      <c r="U23" s="12"/>
+      <c r="V23" s="12"/>
+      <c r="W23" s="12"/>
+      <c r="X23" s="12"/>
+      <c r="Y23" s="12"/>
+      <c r="Z23" s="12"/>
+      <c r="AA23" s="12"/>
+      <c r="AB23" s="12"/>
+      <c r="AC23" s="12"/>
+      <c r="AD23" s="12"/>
+      <c r="AE23" s="12"/>
+      <c r="AF23" s="12"/>
+      <c r="AG23" s="12"/>
+      <c r="AH23" s="12"/>
+      <c r="AI23" s="12"/>
+      <c r="AJ23" s="12"/>
+      <c r="AK23" s="12"/>
+      <c r="AL23" s="12"/>
+      <c r="AM23" s="12"/>
+      <c r="AN23" s="13"/>
+    </row>
+    <row r="24" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="K21" s="19"/>
-[...28 lines deleted...]
-      <c r="AN21" s="20"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="10"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10"/>
+      <c r="H24" s="10"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="12"/>
+      <c r="L24" s="12"/>
+      <c r="M24" s="12"/>
+      <c r="N24" s="12"/>
+      <c r="O24" s="12"/>
+      <c r="P24" s="12"/>
+      <c r="Q24" s="12"/>
+      <c r="R24" s="12"/>
+      <c r="S24" s="12"/>
+      <c r="T24" s="12"/>
+      <c r="U24" s="12"/>
+      <c r="V24" s="12"/>
+      <c r="W24" s="12"/>
+      <c r="X24" s="12"/>
+      <c r="Y24" s="12"/>
+      <c r="Z24" s="12"/>
+      <c r="AA24" s="12"/>
+      <c r="AB24" s="12"/>
+      <c r="AC24" s="12"/>
+      <c r="AD24" s="12"/>
+      <c r="AE24" s="12"/>
+      <c r="AF24" s="12"/>
+      <c r="AG24" s="12"/>
+      <c r="AH24" s="12"/>
+      <c r="AI24" s="12"/>
+      <c r="AJ24" s="12"/>
+      <c r="AK24" s="12"/>
+      <c r="AL24" s="12"/>
+      <c r="AM24" s="12"/>
+      <c r="AN24" s="13"/>
     </row>
-    <row r="22" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="25" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16"/>
+      <c r="B25" s="17"/>
+      <c r="C25" s="10" t="s">
+        <v>19</v>
       </c>
-      <c r="B22" s="21"/>
-[...37 lines deleted...]
-      <c r="AN22" s="20"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
+      <c r="N25" s="12"/>
+      <c r="O25" s="12"/>
+      <c r="P25" s="12"/>
+      <c r="Q25" s="12"/>
+      <c r="R25" s="12"/>
+      <c r="S25" s="12"/>
+      <c r="T25" s="12"/>
+      <c r="U25" s="12"/>
+      <c r="V25" s="12"/>
+      <c r="W25" s="12"/>
+      <c r="X25" s="12"/>
+      <c r="Y25" s="12"/>
+      <c r="Z25" s="12"/>
+      <c r="AA25" s="12"/>
+      <c r="AB25" s="12"/>
+      <c r="AC25" s="12"/>
+      <c r="AD25" s="12"/>
+      <c r="AE25" s="12"/>
+      <c r="AF25" s="12"/>
+      <c r="AG25" s="12"/>
+      <c r="AH25" s="12"/>
+      <c r="AI25" s="12"/>
+      <c r="AJ25" s="12"/>
+      <c r="AK25" s="12"/>
+      <c r="AL25" s="12"/>
+      <c r="AM25" s="12"/>
+      <c r="AN25" s="13"/>
     </row>
-    <row r="23" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="26" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16"/>
+      <c r="B26" s="17"/>
+      <c r="C26" s="10" t="s">
+        <v>20</v>
       </c>
-      <c r="B23" s="21"/>
-[...7 lines deleted...]
-      <c r="J23" s="18" t="s">
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="11"/>
+      <c r="K26" s="12"/>
+      <c r="L26" s="12"/>
+      <c r="M26" s="12"/>
+      <c r="N26" s="12"/>
+      <c r="O26" s="12"/>
+      <c r="P26" s="12"/>
+      <c r="Q26" s="12"/>
+      <c r="R26" s="12"/>
+      <c r="S26" s="12"/>
+      <c r="T26" s="12"/>
+      <c r="U26" s="12"/>
+      <c r="V26" s="12"/>
+      <c r="W26" s="12"/>
+      <c r="X26" s="12"/>
+      <c r="Y26" s="12"/>
+      <c r="Z26" s="12"/>
+      <c r="AA26" s="12"/>
+      <c r="AB26" s="12"/>
+      <c r="AC26" s="12"/>
+      <c r="AD26" s="12"/>
+      <c r="AE26" s="12"/>
+      <c r="AF26" s="12"/>
+      <c r="AG26" s="12"/>
+      <c r="AH26" s="12"/>
+      <c r="AI26" s="12"/>
+      <c r="AJ26" s="12"/>
+      <c r="AK26" s="12"/>
+      <c r="AL26" s="12"/>
+      <c r="AM26" s="12"/>
+      <c r="AN26" s="13"/>
+    </row>
+    <row r="27" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="18"/>
+      <c r="B27" s="19"/>
+      <c r="C27" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="12"/>
+      <c r="T27" s="12"/>
+      <c r="U27" s="12"/>
+      <c r="V27" s="12"/>
+      <c r="W27" s="12"/>
+      <c r="X27" s="12"/>
+      <c r="Y27" s="12"/>
+      <c r="Z27" s="12"/>
+      <c r="AA27" s="12"/>
+      <c r="AB27" s="12"/>
+      <c r="AC27" s="12"/>
+      <c r="AD27" s="12"/>
+      <c r="AE27" s="12"/>
+      <c r="AF27" s="12"/>
+      <c r="AG27" s="12"/>
+      <c r="AH27" s="12"/>
+      <c r="AI27" s="12"/>
+      <c r="AJ27" s="12"/>
+      <c r="AK27" s="12"/>
+      <c r="AL27" s="12"/>
+      <c r="AM27" s="12"/>
+      <c r="AN27" s="13"/>
+    </row>
+    <row r="28" spans="1:40" ht="35.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="10"/>
+      <c r="H28" s="10"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="K23" s="19"/>
-[...254 lines deleted...]
-      <c r="AN28" s="20"/>
+      <c r="K28" s="12"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="12"/>
+      <c r="N28" s="12"/>
+      <c r="O28" s="12"/>
+      <c r="P28" s="12"/>
+      <c r="Q28" s="12"/>
+      <c r="R28" s="12"/>
+      <c r="S28" s="12"/>
+      <c r="T28" s="12"/>
+      <c r="U28" s="12"/>
+      <c r="V28" s="12"/>
+      <c r="W28" s="12"/>
+      <c r="X28" s="12"/>
+      <c r="Y28" s="12"/>
+      <c r="Z28" s="12"/>
+      <c r="AA28" s="12"/>
+      <c r="AB28" s="12"/>
+      <c r="AC28" s="12"/>
+      <c r="AD28" s="12"/>
+      <c r="AE28" s="12"/>
+      <c r="AF28" s="12"/>
+      <c r="AG28" s="12"/>
+      <c r="AH28" s="12"/>
+      <c r="AI28" s="12"/>
+      <c r="AJ28" s="12"/>
+      <c r="AK28" s="12"/>
+      <c r="AL28" s="12"/>
+      <c r="AM28" s="12"/>
+      <c r="AN28" s="13"/>
     </row>
     <row r="29" spans="1:40" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="32">
+    <mergeCell ref="J23:AN23"/>
+    <mergeCell ref="J24:AN24"/>
+    <mergeCell ref="J25:AN25"/>
+    <mergeCell ref="A3:AN3"/>
+    <mergeCell ref="V8:Y8"/>
+    <mergeCell ref="V10:Y10"/>
+    <mergeCell ref="AA8:AN8"/>
+    <mergeCell ref="AA9:AN9"/>
+    <mergeCell ref="AA10:AL10"/>
+    <mergeCell ref="V12:Y12"/>
+    <mergeCell ref="V14:Y14"/>
+    <mergeCell ref="A19:I19"/>
+    <mergeCell ref="J19:AN19"/>
+    <mergeCell ref="A17:AN17"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="J18:AN18"/>
     <mergeCell ref="A22:I22"/>
     <mergeCell ref="J22:AN22"/>
     <mergeCell ref="A28:I28"/>
     <mergeCell ref="A20:I20"/>
     <mergeCell ref="J20:AN20"/>
     <mergeCell ref="A21:I21"/>
     <mergeCell ref="J21:AN21"/>
     <mergeCell ref="A24:B27"/>
     <mergeCell ref="C27:I27"/>
     <mergeCell ref="J27:AN27"/>
-    <mergeCell ref="V12:Y12"/>
-[...5 lines deleted...]
-    <mergeCell ref="J18:AN18"/>
     <mergeCell ref="J26:AN26"/>
     <mergeCell ref="J28:AN28"/>
     <mergeCell ref="C26:I26"/>
     <mergeCell ref="C24:I24"/>
     <mergeCell ref="C25:I25"/>
     <mergeCell ref="A23:I23"/>
-    <mergeCell ref="J23:AN23"/>
-[...7 lines deleted...]
-    <mergeCell ref="AA10:AL10"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>