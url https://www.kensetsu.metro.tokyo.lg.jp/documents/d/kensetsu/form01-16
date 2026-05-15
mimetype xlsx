--- v0 (2025-11-05)
+++ v1 (2026-05-15)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.224.74.11\12_道路管理部\20_路政課\50_道路台帳係\旧１号機\10-010 公共基準点公開データ\20250829更新\様式集\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.224.74.11\12_道路管理部\99_全庁ファイルストレージ移行フォルダ\200_路政課\500_道路台帳担当\10-010 公共基準点公開データ\次回更新用\様式集\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2AB8349A-3E9A-412D-AFF9-C1B000EB9709}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C03F1F12-B80A-496C-A927-0BA9FBB3E326}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13176" xr2:uid="{4C59387F-0F79-422E-8AA2-6F416182B809}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4C59387F-0F79-422E-8AA2-6F416182B809}"/>
   </bookViews>
   <sheets>
     <sheet name="様式１" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="data">[1]立会!$A$5:$W$327</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">様式１!$A$1:$AO$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -442,100 +442,50 @@
     <rPh sb="8" eb="10">
       <t>ケンセツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>イチロウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　主任技術者　測量　花子</t>
     <rPh sb="1" eb="3">
       <t>シュニン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ギジュツシャ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ソクリョウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ハナコ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　令和　年　月　日から令和　年　月　日まで（　　日間）</t>
-[...48 lines deleted...]
-  <si>
     <t>　４級基準点測量</t>
     <rPh sb="2" eb="3">
       <t>キュウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キジュン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>テン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ソクリョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　東京都△△区○○町１－１１－１</t>
     <rPh sb="1" eb="3">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ト</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ク</t>
@@ -620,81 +570,110 @@
     <rPh sb="1" eb="3">
       <t>デンワ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>３級基準点申請用</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>キジュンテン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>令和　　年　　月　　日</t>
+    <t>　　年　　月　　日</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　令和７年５月１日から令和７年５月３１日まで（２０日間）</t>
+    <t>令和８年４月１５日</t>
+    <rPh sb="0" eb="1">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　令和８年４月１５日から令和８年５月１５日まで</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="8" eb="9">
+    <rPh sb="9" eb="10">
       <t>ニチ</t>
     </rPh>
-    <rPh sb="14" eb="15">
+    <rPh sb="15" eb="16">
       <t>ネン</t>
     </rPh>
+    <rPh sb="17" eb="18">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　年　　月　　日から　　　年　　月　　日まで</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ニチ</t>
+    </rPh>
     <rPh sb="16" eb="17">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="19" eb="20">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="19" eb="20">
+    <rPh sb="22" eb="23">
       <t>ニチ</t>
-    </rPh>
-[...4 lines deleted...]
-      <t>カン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -6399,62 +6378,64 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94AB9F66-8D15-4AF4-8154-D33B8ECDB681}">
   <dimension ref="A1:CE27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AZ24" sqref="AZ24:CD24"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.109375" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="46" width="2.109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="2.109375" style="1" hidden="1" customWidth="1"/>
     <col min="48" max="16384" width="2.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:83" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AN1" s="21" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="AP1" s="10"/>
       <c r="AQ1" s="10"/>
       <c r="AR1" s="10"/>
       <c r="AS1" s="10"/>
       <c r="AT1" s="10"/>
       <c r="AU1" s="10"/>
       <c r="AV1" s="10"/>
       <c r="AW1" s="10"/>
       <c r="AX1" s="10"/>
       <c r="AY1" s="10"/>
       <c r="AZ1" s="10"/>
       <c r="BA1" s="10"/>
       <c r="BB1" s="10"/>
       <c r="BC1" s="10"/>
       <c r="BD1" s="10"/>
       <c r="BE1" s="10"/>
       <c r="BF1" s="10"/>
       <c r="BG1" s="10"/>
       <c r="BH1" s="10"/>
       <c r="BI1" s="10"/>
       <c r="BJ1" s="10"/>
       <c r="BK1" s="10"/>
       <c r="BL1" s="10"/>
       <c r="BM1" s="10"/>
@@ -6742,161 +6723,161 @@
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="53" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="AB5" s="53"/>
       <c r="AC5" s="53"/>
       <c r="AD5" s="53"/>
       <c r="AE5" s="53"/>
       <c r="AF5" s="53"/>
       <c r="AG5" s="53"/>
       <c r="AH5" s="53"/>
       <c r="AI5" s="53"/>
       <c r="AJ5" s="53"/>
       <c r="AK5" s="53"/>
       <c r="AL5" s="53"/>
       <c r="AM5" s="53"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="11"/>
       <c r="AQ5" s="15"/>
       <c r="AR5" s="11"/>
       <c r="AS5" s="11"/>
       <c r="AT5" s="11"/>
       <c r="AU5" s="11"/>
       <c r="AV5" s="11"/>
       <c r="AW5" s="11"/>
       <c r="AX5" s="11"/>
       <c r="AY5" s="11"/>
       <c r="AZ5" s="11"/>
       <c r="BA5" s="11"/>
       <c r="BB5" s="11"/>
       <c r="BC5" s="11"/>
       <c r="BD5" s="11"/>
       <c r="BE5" s="11"/>
       <c r="BF5" s="11"/>
       <c r="BG5" s="11"/>
       <c r="BH5" s="11"/>
       <c r="BI5" s="11"/>
       <c r="BJ5" s="11"/>
       <c r="BK5" s="11"/>
       <c r="BL5" s="11"/>
       <c r="BM5" s="11"/>
       <c r="BN5" s="11"/>
       <c r="BO5" s="11"/>
       <c r="BP5" s="11"/>
       <c r="BQ5" s="41" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="BR5" s="41"/>
       <c r="BS5" s="41"/>
       <c r="BT5" s="41"/>
       <c r="BU5" s="41"/>
       <c r="BV5" s="41"/>
       <c r="BW5" s="41"/>
       <c r="BX5" s="41"/>
       <c r="BY5" s="41"/>
       <c r="BZ5" s="41"/>
       <c r="CA5" s="41"/>
       <c r="CB5" s="41"/>
       <c r="CC5" s="41"/>
       <c r="CD5" s="17"/>
       <c r="CE5" s="10"/>
     </row>
     <row r="6" spans="1:83" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6"/>
       <c r="B6" s="50" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C6" s="50"/>
       <c r="D6" s="50"/>
       <c r="E6" s="50"/>
       <c r="F6" s="50"/>
       <c r="G6" s="50"/>
       <c r="H6" s="50"/>
       <c r="I6" s="50"/>
       <c r="J6" s="50"/>
       <c r="K6" s="50"/>
       <c r="L6" s="50"/>
       <c r="M6" s="50"/>
       <c r="N6" s="50"/>
       <c r="O6" s="50"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="7"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="11"/>
       <c r="AQ6" s="15"/>
       <c r="AR6" s="39" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="AS6" s="39"/>
       <c r="AT6" s="39"/>
       <c r="AU6" s="39"/>
       <c r="AV6" s="39"/>
       <c r="AW6" s="39"/>
       <c r="AX6" s="39"/>
       <c r="AY6" s="39"/>
       <c r="AZ6" s="39"/>
       <c r="BA6" s="39"/>
       <c r="BB6" s="39"/>
       <c r="BC6" s="39"/>
       <c r="BD6" s="39"/>
       <c r="BE6" s="39"/>
       <c r="BF6" s="45"/>
       <c r="BG6" s="45"/>
       <c r="BH6" s="11" t="s">
         <v>19</v>
       </c>
       <c r="BI6" s="11"/>
       <c r="BJ6" s="11"/>
       <c r="BK6" s="11"/>
       <c r="BL6" s="11"/>
       <c r="BM6" s="11"/>
       <c r="BN6" s="11"/>
@@ -7619,97 +7600,97 @@
       <c r="BU14" s="30"/>
       <c r="BV14" s="30"/>
       <c r="BW14" s="30"/>
       <c r="BX14" s="30"/>
       <c r="BY14" s="30"/>
       <c r="BZ14" s="30"/>
       <c r="CA14" s="30"/>
       <c r="CB14" s="30"/>
       <c r="CC14" s="30"/>
       <c r="CD14" s="31"/>
       <c r="CE14" s="10"/>
     </row>
     <row r="15" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="54" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="54"/>
       <c r="C15" s="54"/>
       <c r="D15" s="54"/>
       <c r="E15" s="54"/>
       <c r="F15" s="54"/>
       <c r="G15" s="54"/>
       <c r="H15" s="54"/>
       <c r="I15" s="54"/>
       <c r="J15" s="55" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="K15" s="56"/>
       <c r="L15" s="56"/>
       <c r="M15" s="56"/>
       <c r="N15" s="56"/>
       <c r="O15" s="56"/>
       <c r="P15" s="56"/>
       <c r="Q15" s="56"/>
       <c r="R15" s="56"/>
       <c r="S15" s="56"/>
       <c r="T15" s="56"/>
       <c r="U15" s="56"/>
       <c r="V15" s="56"/>
       <c r="W15" s="56"/>
       <c r="X15" s="56"/>
       <c r="Y15" s="56"/>
       <c r="Z15" s="56"/>
       <c r="AA15" s="56"/>
       <c r="AB15" s="56"/>
       <c r="AC15" s="56"/>
       <c r="AD15" s="56"/>
       <c r="AE15" s="56"/>
       <c r="AF15" s="56"/>
       <c r="AG15" s="56"/>
       <c r="AH15" s="56"/>
       <c r="AI15" s="56"/>
       <c r="AJ15" s="56"/>
       <c r="AK15" s="56"/>
       <c r="AL15" s="56"/>
       <c r="AM15" s="56"/>
       <c r="AN15" s="57"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="11"/>
       <c r="AQ15" s="28" t="s">
         <v>6</v>
       </c>
       <c r="AR15" s="28"/>
       <c r="AS15" s="28"/>
       <c r="AT15" s="28"/>
       <c r="AU15" s="28"/>
       <c r="AV15" s="28"/>
       <c r="AW15" s="28"/>
       <c r="AX15" s="28"/>
       <c r="AY15" s="28"/>
       <c r="AZ15" s="29" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="BA15" s="30"/>
       <c r="BB15" s="30"/>
       <c r="BC15" s="30"/>
       <c r="BD15" s="30"/>
       <c r="BE15" s="30"/>
       <c r="BF15" s="30"/>
       <c r="BG15" s="30"/>
       <c r="BH15" s="30"/>
       <c r="BI15" s="30"/>
       <c r="BJ15" s="30"/>
       <c r="BK15" s="30"/>
       <c r="BL15" s="30"/>
       <c r="BM15" s="30"/>
       <c r="BN15" s="30"/>
       <c r="BO15" s="30"/>
       <c r="BP15" s="30"/>
       <c r="BQ15" s="30"/>
       <c r="BR15" s="30"/>
       <c r="BS15" s="30"/>
       <c r="BT15" s="30"/>
       <c r="BU15" s="30"/>
       <c r="BV15" s="30"/>
       <c r="BW15" s="30"/>
       <c r="BX15" s="30"/>
@@ -7756,51 +7737,51 @@
       <c r="AD16" s="56"/>
       <c r="AE16" s="56"/>
       <c r="AF16" s="56"/>
       <c r="AG16" s="56"/>
       <c r="AH16" s="56"/>
       <c r="AI16" s="56"/>
       <c r="AJ16" s="56"/>
       <c r="AK16" s="56"/>
       <c r="AL16" s="56"/>
       <c r="AM16" s="56"/>
       <c r="AN16" s="57"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="11"/>
       <c r="AQ16" s="28" t="s">
         <v>7</v>
       </c>
       <c r="AR16" s="28"/>
       <c r="AS16" s="28"/>
       <c r="AT16" s="28"/>
       <c r="AU16" s="28"/>
       <c r="AV16" s="28"/>
       <c r="AW16" s="28"/>
       <c r="AX16" s="28"/>
       <c r="AY16" s="28"/>
       <c r="AZ16" s="29" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="BA16" s="30"/>
       <c r="BB16" s="30"/>
       <c r="BC16" s="30"/>
       <c r="BD16" s="30"/>
       <c r="BE16" s="30"/>
       <c r="BF16" s="30"/>
       <c r="BG16" s="30"/>
       <c r="BH16" s="30"/>
       <c r="BI16" s="30"/>
       <c r="BJ16" s="30"/>
       <c r="BK16" s="30"/>
       <c r="BL16" s="30"/>
       <c r="BM16" s="30"/>
       <c r="BN16" s="30"/>
       <c r="BO16" s="30"/>
       <c r="BP16" s="30"/>
       <c r="BQ16" s="30"/>
       <c r="BR16" s="30"/>
       <c r="BS16" s="30"/>
       <c r="BT16" s="30"/>
       <c r="BU16" s="30"/>
       <c r="BV16" s="30"/>
       <c r="BW16" s="30"/>
       <c r="BX16" s="30"/>
@@ -7847,51 +7828,51 @@
       <c r="AD17" s="56"/>
       <c r="AE17" s="56"/>
       <c r="AF17" s="56"/>
       <c r="AG17" s="56"/>
       <c r="AH17" s="56"/>
       <c r="AI17" s="56"/>
       <c r="AJ17" s="56"/>
       <c r="AK17" s="56"/>
       <c r="AL17" s="56"/>
       <c r="AM17" s="56"/>
       <c r="AN17" s="57"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="11"/>
       <c r="AQ17" s="28" t="s">
         <v>8</v>
       </c>
       <c r="AR17" s="28"/>
       <c r="AS17" s="28"/>
       <c r="AT17" s="28"/>
       <c r="AU17" s="28"/>
       <c r="AV17" s="28"/>
       <c r="AW17" s="28"/>
       <c r="AX17" s="28"/>
       <c r="AY17" s="28"/>
       <c r="AZ17" s="29" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="BA17" s="30"/>
       <c r="BB17" s="30"/>
       <c r="BC17" s="30"/>
       <c r="BD17" s="30"/>
       <c r="BE17" s="30"/>
       <c r="BF17" s="30"/>
       <c r="BG17" s="30"/>
       <c r="BH17" s="30"/>
       <c r="BI17" s="30"/>
       <c r="BJ17" s="30"/>
       <c r="BK17" s="30"/>
       <c r="BL17" s="30"/>
       <c r="BM17" s="30"/>
       <c r="BN17" s="30"/>
       <c r="BO17" s="30"/>
       <c r="BP17" s="30"/>
       <c r="BQ17" s="30"/>
       <c r="BR17" s="30"/>
       <c r="BS17" s="30"/>
       <c r="BT17" s="30"/>
       <c r="BU17" s="30"/>
       <c r="BV17" s="30"/>
       <c r="BW17" s="30"/>
       <c r="BX17" s="30"/>
@@ -7938,51 +7919,51 @@
       <c r="AD18" s="56"/>
       <c r="AE18" s="56"/>
       <c r="AF18" s="56"/>
       <c r="AG18" s="56"/>
       <c r="AH18" s="56"/>
       <c r="AI18" s="56"/>
       <c r="AJ18" s="56"/>
       <c r="AK18" s="56"/>
       <c r="AL18" s="56"/>
       <c r="AM18" s="56"/>
       <c r="AN18" s="57"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="11"/>
       <c r="AQ18" s="28" t="s">
         <v>9</v>
       </c>
       <c r="AR18" s="28"/>
       <c r="AS18" s="28"/>
       <c r="AT18" s="28"/>
       <c r="AU18" s="28"/>
       <c r="AV18" s="28"/>
       <c r="AW18" s="28"/>
       <c r="AX18" s="28"/>
       <c r="AY18" s="28"/>
       <c r="AZ18" s="29" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="BA18" s="30"/>
       <c r="BB18" s="30"/>
       <c r="BC18" s="30"/>
       <c r="BD18" s="30"/>
       <c r="BE18" s="30"/>
       <c r="BF18" s="30"/>
       <c r="BG18" s="30"/>
       <c r="BH18" s="30"/>
       <c r="BI18" s="30"/>
       <c r="BJ18" s="30"/>
       <c r="BK18" s="30"/>
       <c r="BL18" s="30"/>
       <c r="BM18" s="30"/>
       <c r="BN18" s="30"/>
       <c r="BO18" s="30"/>
       <c r="BP18" s="30"/>
       <c r="BQ18" s="30"/>
       <c r="BR18" s="30"/>
       <c r="BS18" s="30"/>
       <c r="BT18" s="30"/>
       <c r="BU18" s="30"/>
       <c r="BV18" s="30"/>
       <c r="BW18" s="30"/>
       <c r="BX18" s="30"/>
@@ -8033,51 +8014,51 @@
       <c r="AF19" s="56"/>
       <c r="AG19" s="56"/>
       <c r="AH19" s="56"/>
       <c r="AI19" s="56"/>
       <c r="AJ19" s="56"/>
       <c r="AK19" s="56"/>
       <c r="AL19" s="56"/>
       <c r="AM19" s="56"/>
       <c r="AN19" s="57"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="11"/>
       <c r="AQ19" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AR19" s="32"/>
       <c r="AS19" s="28" t="s">
         <v>11</v>
       </c>
       <c r="AT19" s="28"/>
       <c r="AU19" s="28"/>
       <c r="AV19" s="28"/>
       <c r="AW19" s="28"/>
       <c r="AX19" s="28"/>
       <c r="AY19" s="28"/>
       <c r="AZ19" s="29" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="BA19" s="30"/>
       <c r="BB19" s="30"/>
       <c r="BC19" s="30"/>
       <c r="BD19" s="30"/>
       <c r="BE19" s="30"/>
       <c r="BF19" s="30"/>
       <c r="BG19" s="30"/>
       <c r="BH19" s="30"/>
       <c r="BI19" s="30"/>
       <c r="BJ19" s="30"/>
       <c r="BK19" s="30"/>
       <c r="BL19" s="30"/>
       <c r="BM19" s="30"/>
       <c r="BN19" s="30"/>
       <c r="BO19" s="30"/>
       <c r="BP19" s="30"/>
       <c r="BQ19" s="30"/>
       <c r="BR19" s="30"/>
       <c r="BS19" s="30"/>
       <c r="BT19" s="30"/>
       <c r="BU19" s="30"/>
       <c r="BV19" s="30"/>
       <c r="BW19" s="30"/>
       <c r="BX19" s="30"/>
@@ -8306,51 +8287,51 @@
       <c r="AD22" s="56"/>
       <c r="AE22" s="56"/>
       <c r="AF22" s="56"/>
       <c r="AG22" s="56"/>
       <c r="AH22" s="56"/>
       <c r="AI22" s="56"/>
       <c r="AJ22" s="56"/>
       <c r="AK22" s="56"/>
       <c r="AL22" s="56"/>
       <c r="AM22" s="56"/>
       <c r="AN22" s="57"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="11"/>
       <c r="AQ22" s="24"/>
       <c r="AR22" s="33"/>
       <c r="AS22" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AT22" s="28"/>
       <c r="AU22" s="28"/>
       <c r="AV22" s="28"/>
       <c r="AW22" s="28"/>
       <c r="AX22" s="28"/>
       <c r="AY22" s="28"/>
       <c r="AZ22" s="29" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="BA22" s="30"/>
       <c r="BB22" s="30"/>
       <c r="BC22" s="30"/>
       <c r="BD22" s="30"/>
       <c r="BE22" s="30"/>
       <c r="BF22" s="30"/>
       <c r="BG22" s="30"/>
       <c r="BH22" s="30"/>
       <c r="BI22" s="30"/>
       <c r="BJ22" s="30"/>
       <c r="BK22" s="30"/>
       <c r="BL22" s="30"/>
       <c r="BM22" s="30"/>
       <c r="BN22" s="30"/>
       <c r="BO22" s="30"/>
       <c r="BP22" s="30"/>
       <c r="BQ22" s="30"/>
       <c r="BR22" s="30"/>
       <c r="BS22" s="30"/>
       <c r="BT22" s="30"/>
       <c r="BU22" s="30"/>
       <c r="BV22" s="30"/>
       <c r="BW22" s="30"/>
       <c r="BX22" s="30"/>
@@ -8399,51 +8380,51 @@
       <c r="AD23" s="56"/>
       <c r="AE23" s="56"/>
       <c r="AF23" s="56"/>
       <c r="AG23" s="56"/>
       <c r="AH23" s="56"/>
       <c r="AI23" s="56"/>
       <c r="AJ23" s="56"/>
       <c r="AK23" s="56"/>
       <c r="AL23" s="56"/>
       <c r="AM23" s="56"/>
       <c r="AN23" s="57"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="11"/>
       <c r="AQ23" s="26"/>
       <c r="AR23" s="34"/>
       <c r="AS23" s="28" t="s">
         <v>15</v>
       </c>
       <c r="AT23" s="28"/>
       <c r="AU23" s="28"/>
       <c r="AV23" s="28"/>
       <c r="AW23" s="28"/>
       <c r="AX23" s="28"/>
       <c r="AY23" s="28"/>
       <c r="AZ23" s="29" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="BA23" s="30"/>
       <c r="BB23" s="30"/>
       <c r="BC23" s="30"/>
       <c r="BD23" s="30"/>
       <c r="BE23" s="30"/>
       <c r="BF23" s="30"/>
       <c r="BG23" s="30"/>
       <c r="BH23" s="30"/>
       <c r="BI23" s="30"/>
       <c r="BJ23" s="30"/>
       <c r="BK23" s="30"/>
       <c r="BL23" s="30"/>
       <c r="BM23" s="30"/>
       <c r="BN23" s="30"/>
       <c r="BO23" s="30"/>
       <c r="BP23" s="30"/>
       <c r="BQ23" s="30"/>
       <c r="BR23" s="30"/>
       <c r="BS23" s="30"/>
       <c r="BT23" s="30"/>
       <c r="BU23" s="30"/>
       <c r="BV23" s="30"/>
       <c r="BW23" s="30"/>
       <c r="BX23" s="30"/>
@@ -8678,51 +8659,51 @@
       <c r="AD26" s="56"/>
       <c r="AE26" s="56"/>
       <c r="AF26" s="56"/>
       <c r="AG26" s="56"/>
       <c r="AH26" s="56"/>
       <c r="AI26" s="56"/>
       <c r="AJ26" s="56"/>
       <c r="AK26" s="56"/>
       <c r="AL26" s="56"/>
       <c r="AM26" s="56"/>
       <c r="AN26" s="57"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="11"/>
       <c r="AQ26" s="26"/>
       <c r="AR26" s="27"/>
       <c r="AS26" s="28" t="s">
         <v>15</v>
       </c>
       <c r="AT26" s="28"/>
       <c r="AU26" s="28"/>
       <c r="AV26" s="28"/>
       <c r="AW26" s="28"/>
       <c r="AX26" s="28"/>
       <c r="AY26" s="28"/>
       <c r="AZ26" s="29" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="BA26" s="30"/>
       <c r="BB26" s="30"/>
       <c r="BC26" s="30"/>
       <c r="BD26" s="30"/>
       <c r="BE26" s="30"/>
       <c r="BF26" s="30"/>
       <c r="BG26" s="30"/>
       <c r="BH26" s="30"/>
       <c r="BI26" s="30"/>
       <c r="BJ26" s="30"/>
       <c r="BK26" s="30"/>
       <c r="BL26" s="30"/>
       <c r="BM26" s="30"/>
       <c r="BN26" s="30"/>
       <c r="BO26" s="30"/>
       <c r="BP26" s="30"/>
       <c r="BQ26" s="30"/>
       <c r="BR26" s="30"/>
       <c r="BS26" s="30"/>
       <c r="BT26" s="30"/>
       <c r="BU26" s="30"/>
       <c r="BV26" s="30"/>
       <c r="BW26" s="30"/>
       <c r="BX26" s="30"/>
@@ -8757,51 +8738,51 @@
       <c r="BI27" s="10"/>
       <c r="BJ27" s="10"/>
       <c r="BK27" s="10"/>
       <c r="BL27" s="10"/>
       <c r="BM27" s="10"/>
       <c r="BN27" s="10"/>
       <c r="BO27" s="10"/>
       <c r="BP27" s="10"/>
       <c r="BQ27" s="10"/>
       <c r="BR27" s="10"/>
       <c r="BS27" s="10"/>
       <c r="BT27" s="10"/>
       <c r="BU27" s="10"/>
       <c r="BV27" s="10"/>
       <c r="BW27" s="10"/>
       <c r="BX27" s="10"/>
       <c r="BY27" s="10"/>
       <c r="BZ27" s="10"/>
       <c r="CA27" s="10"/>
       <c r="CB27" s="10"/>
       <c r="CC27" s="10"/>
       <c r="CD27" s="10"/>
       <c r="CE27" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0"/>
+  <sheetProtection sheet="1" formatCells="0"/>
   <mergeCells count="74">
     <mergeCell ref="A13:AN13"/>
     <mergeCell ref="A19:B23"/>
     <mergeCell ref="C23:I23"/>
     <mergeCell ref="J23:AN23"/>
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="J14:AN14"/>
     <mergeCell ref="A15:I15"/>
     <mergeCell ref="J15:AN15"/>
     <mergeCell ref="J22:AN22"/>
     <mergeCell ref="J16:AN16"/>
     <mergeCell ref="J17:AN17"/>
     <mergeCell ref="J18:AN18"/>
     <mergeCell ref="J19:AN19"/>
     <mergeCell ref="J20:AN20"/>
     <mergeCell ref="J21:AN21"/>
     <mergeCell ref="C21:I21"/>
     <mergeCell ref="J24:AN24"/>
     <mergeCell ref="C24:I24"/>
     <mergeCell ref="C25:I25"/>
     <mergeCell ref="C26:I26"/>
     <mergeCell ref="A24:B26"/>
     <mergeCell ref="J25:AN25"/>
     <mergeCell ref="J26:AN26"/>
     <mergeCell ref="C22:I22"/>