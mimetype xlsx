--- v0 (2025-11-02)
+++ v1 (2026-06-21)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.224.74.11\12_道路管理部\20_路政課\50_道路台帳係\旧１号機\10-010 公共基準点公開データ\20250829更新\様式集\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.224.74.11\12_道路管理部\99_全庁ファイルストレージ移行フォルダ\200_路政課\500_道路台帳担当\10-010 公共基準点公開データ\次回更新用\様式集\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7203BF04-76DA-4984-9D5E-93276F28FB9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2CDF3EBA-13FE-4C41-AAEC-D522C177CDCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13176" xr2:uid="{4C59387F-0F79-422E-8AA2-6F416182B809}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4C59387F-0F79-422E-8AA2-6F416182B809}"/>
   </bookViews>
   <sheets>
     <sheet name="様式１" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="data">[1]立会!$A$5:$W$327</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">様式１!$A$1:$AO$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -442,100 +442,50 @@
     <rPh sb="8" eb="10">
       <t>ケンセツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>イチロウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　主任技術者　測量　花子</t>
     <rPh sb="1" eb="3">
       <t>シュニン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ギジュツシャ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ソクリョウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ハナコ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　令和　年　月　日から令和　年　月　日まで（　　日間）</t>
-[...48 lines deleted...]
-  <si>
     <t>東京都第一建設事務所長</t>
   </si>
   <si>
     <t>　４級基準点測量</t>
     <rPh sb="2" eb="3">
       <t>キュウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キジュン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>テン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ソクリョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　東京都△△区○○町１－１１－１</t>
     <rPh sb="1" eb="3">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ト</t>
@@ -620,81 +570,110 @@
     <rPh sb="1" eb="3">
       <t>デンワ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>３級基準点申請用</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>キジュンテン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>令和　　年　　月　　日</t>
+    <t>　　年　　月　　日</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　令和７年５月１日から令和７年５月３１日まで（２０日間）</t>
+    <t>令和８年４月１５日</t>
+    <rPh sb="0" eb="1">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　令和８年４月１５日から令和８年５月１５日まで</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="8" eb="9">
+    <rPh sb="9" eb="10">
       <t>ニチ</t>
     </rPh>
-    <rPh sb="14" eb="15">
+    <rPh sb="15" eb="16">
       <t>ネン</t>
     </rPh>
+    <rPh sb="17" eb="18">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　年　　月　　日から　　　年　　月　　日まで</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ニチ</t>
+    </rPh>
     <rPh sb="16" eb="17">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="19" eb="20">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="19" eb="20">
+    <rPh sb="22" eb="23">
       <t>ニチ</t>
-    </rPh>
-[...4 lines deleted...]
-      <t>カン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -941,199 +920,199 @@
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6399,62 +6378,64 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94AB9F66-8D15-4AF4-8154-D33B8ECDB681}">
   <dimension ref="A1:CE27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="BB7" sqref="BB7"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.109375" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="46" width="2.109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="2.109375" style="1" hidden="1" customWidth="1"/>
     <col min="48" max="16384" width="2.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:83" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AN1" s="21" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="AP1" s="10"/>
       <c r="AQ1" s="10"/>
       <c r="AR1" s="10"/>
       <c r="AS1" s="10"/>
       <c r="AT1" s="10"/>
       <c r="AU1" s="10"/>
       <c r="AV1" s="10"/>
       <c r="AW1" s="10"/>
       <c r="AX1" s="10"/>
       <c r="AY1" s="10"/>
       <c r="AZ1" s="10"/>
       <c r="BA1" s="10"/>
       <c r="BB1" s="10"/>
       <c r="BC1" s="10"/>
       <c r="BD1" s="10"/>
       <c r="BE1" s="10"/>
       <c r="BF1" s="10"/>
       <c r="BG1" s="10"/>
       <c r="BH1" s="10"/>
       <c r="BI1" s="10"/>
       <c r="BJ1" s="10"/>
       <c r="BK1" s="10"/>
       <c r="BL1" s="10"/>
       <c r="BM1" s="10"/>
@@ -6541,136 +6522,136 @@
       <c r="BI2" s="13"/>
       <c r="BJ2" s="13"/>
       <c r="BK2" s="13"/>
       <c r="BL2" s="13"/>
       <c r="BM2" s="13"/>
       <c r="BN2" s="13"/>
       <c r="BO2" s="13"/>
       <c r="BP2" s="13"/>
       <c r="BQ2" s="13"/>
       <c r="BR2" s="13"/>
       <c r="BS2" s="13"/>
       <c r="BT2" s="13"/>
       <c r="BU2" s="13"/>
       <c r="BV2" s="13"/>
       <c r="BW2" s="13"/>
       <c r="BX2" s="13"/>
       <c r="BY2" s="13"/>
       <c r="BZ2" s="13"/>
       <c r="CA2" s="13"/>
       <c r="CB2" s="13"/>
       <c r="CC2" s="13"/>
       <c r="CD2" s="14"/>
       <c r="CE2" s="10"/>
     </row>
     <row r="3" spans="1:83" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="39"/>
-[...37 lines deleted...]
-      <c r="AN3" s="40"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="47"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+      <c r="T3" s="47"/>
+      <c r="U3" s="47"/>
+      <c r="V3" s="47"/>
+      <c r="W3" s="47"/>
+      <c r="X3" s="47"/>
+      <c r="Y3" s="47"/>
+      <c r="Z3" s="47"/>
+      <c r="AA3" s="47"/>
+      <c r="AB3" s="47"/>
+      <c r="AC3" s="47"/>
+      <c r="AD3" s="47"/>
+      <c r="AE3" s="47"/>
+      <c r="AF3" s="47"/>
+      <c r="AG3" s="47"/>
+      <c r="AH3" s="47"/>
+      <c r="AI3" s="47"/>
+      <c r="AJ3" s="47"/>
+      <c r="AK3" s="47"/>
+      <c r="AL3" s="47"/>
+      <c r="AM3" s="47"/>
+      <c r="AN3" s="48"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="11"/>
-      <c r="AQ3" s="55" t="s">
+      <c r="AQ3" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="AR3" s="56"/>
-[...37 lines deleted...]
-      <c r="CD3" s="57"/>
+      <c r="AR3" s="36"/>
+      <c r="AS3" s="36"/>
+      <c r="AT3" s="36"/>
+      <c r="AU3" s="36"/>
+      <c r="AV3" s="36"/>
+      <c r="AW3" s="36"/>
+      <c r="AX3" s="36"/>
+      <c r="AY3" s="36"/>
+      <c r="AZ3" s="36"/>
+      <c r="BA3" s="36"/>
+      <c r="BB3" s="36"/>
+      <c r="BC3" s="36"/>
+      <c r="BD3" s="36"/>
+      <c r="BE3" s="36"/>
+      <c r="BF3" s="36"/>
+      <c r="BG3" s="36"/>
+      <c r="BH3" s="36"/>
+      <c r="BI3" s="36"/>
+      <c r="BJ3" s="36"/>
+      <c r="BK3" s="36"/>
+      <c r="BL3" s="36"/>
+      <c r="BM3" s="36"/>
+      <c r="BN3" s="36"/>
+      <c r="BO3" s="36"/>
+      <c r="BP3" s="36"/>
+      <c r="BQ3" s="36"/>
+      <c r="BR3" s="36"/>
+      <c r="BS3" s="36"/>
+      <c r="BT3" s="36"/>
+      <c r="BU3" s="36"/>
+      <c r="BV3" s="36"/>
+      <c r="BW3" s="36"/>
+      <c r="BX3" s="36"/>
+      <c r="BY3" s="36"/>
+      <c r="BZ3" s="36"/>
+      <c r="CA3" s="36"/>
+      <c r="CB3" s="36"/>
+      <c r="CC3" s="36"/>
+      <c r="CD3" s="37"/>
       <c r="CE3" s="10"/>
     </row>
     <row r="4" spans="1:83" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
@@ -6741,178 +6722,178 @@
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
-      <c r="AA5" s="45" t="s">
-        <v>40</v>
+      <c r="AA5" s="53" t="s">
+        <v>38</v>
       </c>
-      <c r="AB5" s="45"/>
-[...10 lines deleted...]
-      <c r="AM5" s="45"/>
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="53"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="11"/>
       <c r="AQ5" s="15"/>
       <c r="AR5" s="11"/>
       <c r="AS5" s="11"/>
       <c r="AT5" s="11"/>
       <c r="AU5" s="11"/>
       <c r="AV5" s="11"/>
       <c r="AW5" s="11"/>
       <c r="AX5" s="11"/>
       <c r="AY5" s="11"/>
       <c r="AZ5" s="11"/>
       <c r="BA5" s="11"/>
       <c r="BB5" s="11"/>
       <c r="BC5" s="11"/>
       <c r="BD5" s="11"/>
       <c r="BE5" s="11"/>
       <c r="BF5" s="11"/>
       <c r="BG5" s="11"/>
       <c r="BH5" s="11"/>
       <c r="BI5" s="11"/>
       <c r="BJ5" s="11"/>
       <c r="BK5" s="11"/>
       <c r="BL5" s="11"/>
       <c r="BM5" s="11"/>
       <c r="BN5" s="11"/>
       <c r="BO5" s="11"/>
       <c r="BP5" s="11"/>
-      <c r="BQ5" s="60" t="s">
-        <v>30</v>
+      <c r="BQ5" s="41" t="s">
+        <v>39</v>
       </c>
-      <c r="BR5" s="60"/>
-[...10 lines deleted...]
-      <c r="CC5" s="60"/>
+      <c r="BR5" s="41"/>
+      <c r="BS5" s="41"/>
+      <c r="BT5" s="41"/>
+      <c r="BU5" s="41"/>
+      <c r="BV5" s="41"/>
+      <c r="BW5" s="41"/>
+      <c r="BX5" s="41"/>
+      <c r="BY5" s="41"/>
+      <c r="BZ5" s="41"/>
+      <c r="CA5" s="41"/>
+      <c r="CB5" s="41"/>
+      <c r="CC5" s="41"/>
       <c r="CD5" s="17"/>
       <c r="CE5" s="10"/>
     </row>
     <row r="6" spans="1:83" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6"/>
-      <c r="B6" s="42" t="s">
-        <v>31</v>
+      <c r="B6" s="50" t="s">
+        <v>29</v>
       </c>
-      <c r="C6" s="42"/>
-[...13 lines deleted...]
-      <c r="Q6" s="44"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
       <c r="R6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="7"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="11"/>
       <c r="AQ6" s="15"/>
-      <c r="AR6" s="53" t="s">
-        <v>31</v>
+      <c r="AR6" s="39" t="s">
+        <v>29</v>
       </c>
-      <c r="AS6" s="53"/>
-[...13 lines deleted...]
-      <c r="BG6" s="54"/>
+      <c r="AS6" s="39"/>
+      <c r="AT6" s="39"/>
+      <c r="AU6" s="39"/>
+      <c r="AV6" s="39"/>
+      <c r="AW6" s="39"/>
+      <c r="AX6" s="39"/>
+      <c r="AY6" s="39"/>
+      <c r="AZ6" s="39"/>
+      <c r="BA6" s="39"/>
+      <c r="BB6" s="39"/>
+      <c r="BC6" s="39"/>
+      <c r="BD6" s="39"/>
+      <c r="BE6" s="39"/>
+      <c r="BF6" s="45"/>
+      <c r="BG6" s="45"/>
       <c r="BH6" s="11" t="s">
         <v>19</v>
       </c>
       <c r="BI6" s="11"/>
       <c r="BJ6" s="11"/>
       <c r="BK6" s="11"/>
       <c r="BL6" s="11"/>
       <c r="BM6" s="11"/>
       <c r="BN6" s="11"/>
       <c r="BO6" s="11"/>
       <c r="BP6" s="11"/>
       <c r="BQ6" s="11"/>
       <c r="BR6" s="11"/>
       <c r="BS6" s="11"/>
       <c r="BT6" s="11"/>
       <c r="BU6" s="11"/>
       <c r="BV6" s="11"/>
       <c r="BW6" s="11"/>
       <c r="BX6" s="11"/>
       <c r="BY6" s="11"/>
       <c r="BZ6" s="11"/>
       <c r="CA6" s="11"/>
       <c r="CB6" s="11"/>
       <c r="CC6" s="11"/>
       <c r="CD6" s="17"/>
@@ -7005,297 +6986,297 @@
       <c r="CD7" s="17"/>
       <c r="CE7" s="10"/>
     </row>
     <row r="8" spans="1:83" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
-      <c r="V8" s="41" t="s">
+      <c r="V8" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="W8" s="41"/>
-[...1 lines deleted...]
-      <c r="Y8" s="41"/>
+      <c r="W8" s="49"/>
+      <c r="X8" s="49"/>
+      <c r="Y8" s="49"/>
       <c r="Z8" s="5"/>
-      <c r="AA8" s="42"/>
-[...12 lines deleted...]
-      <c r="AN8" s="43"/>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="50"/>
+      <c r="AC8" s="50"/>
+      <c r="AD8" s="50"/>
+      <c r="AE8" s="50"/>
+      <c r="AF8" s="50"/>
+      <c r="AG8" s="50"/>
+      <c r="AH8" s="50"/>
+      <c r="AI8" s="50"/>
+      <c r="AJ8" s="50"/>
+      <c r="AK8" s="50"/>
+      <c r="AL8" s="50"/>
+      <c r="AM8" s="50"/>
+      <c r="AN8" s="51"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="11"/>
       <c r="AQ8" s="15"/>
       <c r="AR8" s="11"/>
       <c r="AS8" s="11"/>
       <c r="AT8" s="11"/>
       <c r="AU8" s="11"/>
       <c r="AV8" s="11"/>
       <c r="AW8" s="11"/>
       <c r="AX8" s="11"/>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="11"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
       <c r="BE8" s="11"/>
       <c r="BF8" s="11"/>
       <c r="BG8" s="11"/>
       <c r="BH8" s="11"/>
       <c r="BI8" s="11"/>
       <c r="BJ8" s="11"/>
       <c r="BK8" s="11"/>
-      <c r="BL8" s="58" t="s">
+      <c r="BL8" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="BM8" s="58"/>
-[...1 lines deleted...]
-      <c r="BO8" s="58"/>
+      <c r="BM8" s="38"/>
+      <c r="BN8" s="38"/>
+      <c r="BO8" s="38"/>
       <c r="BP8" s="11"/>
-      <c r="BQ8" s="53" t="s">
+      <c r="BQ8" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="BR8" s="53"/>
-[...11 lines deleted...]
-      <c r="CD8" s="59"/>
+      <c r="BR8" s="39"/>
+      <c r="BS8" s="39"/>
+      <c r="BT8" s="39"/>
+      <c r="BU8" s="39"/>
+      <c r="BV8" s="39"/>
+      <c r="BW8" s="39"/>
+      <c r="BX8" s="39"/>
+      <c r="BY8" s="39"/>
+      <c r="BZ8" s="39"/>
+      <c r="CA8" s="39"/>
+      <c r="CB8" s="39"/>
+      <c r="CC8" s="39"/>
+      <c r="CD8" s="40"/>
       <c r="CE8" s="10"/>
     </row>
     <row r="9" spans="1:83" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="8" t="s">
         <v>2</v>
       </c>
       <c r="U9" s="5"/>
       <c r="V9" s="9"/>
       <c r="W9" s="9"/>
       <c r="X9" s="9"/>
       <c r="Y9" s="9"/>
       <c r="Z9" s="5"/>
-      <c r="AA9" s="42"/>
-[...12 lines deleted...]
-      <c r="AN9" s="43"/>
+      <c r="AA9" s="50"/>
+      <c r="AB9" s="50"/>
+      <c r="AC9" s="50"/>
+      <c r="AD9" s="50"/>
+      <c r="AE9" s="50"/>
+      <c r="AF9" s="50"/>
+      <c r="AG9" s="50"/>
+      <c r="AH9" s="50"/>
+      <c r="AI9" s="50"/>
+      <c r="AJ9" s="50"/>
+      <c r="AK9" s="50"/>
+      <c r="AL9" s="50"/>
+      <c r="AM9" s="50"/>
+      <c r="AN9" s="51"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="11"/>
       <c r="AQ9" s="15"/>
       <c r="AR9" s="11"/>
       <c r="AS9" s="11"/>
       <c r="AT9" s="11"/>
       <c r="AU9" s="11"/>
       <c r="AV9" s="11"/>
       <c r="AW9" s="11"/>
       <c r="AX9" s="11"/>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="11"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
       <c r="BE9" s="11"/>
       <c r="BF9" s="11"/>
       <c r="BG9" s="11"/>
       <c r="BH9" s="11"/>
       <c r="BI9" s="11"/>
       <c r="BJ9" s="20" t="s">
         <v>2</v>
       </c>
       <c r="BK9" s="11"/>
       <c r="BL9" s="19"/>
       <c r="BM9" s="19"/>
       <c r="BN9" s="19"/>
       <c r="BO9" s="19"/>
       <c r="BP9" s="11"/>
-      <c r="BQ9" s="53" t="s">
+      <c r="BQ9" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="BR9" s="53"/>
-[...11 lines deleted...]
-      <c r="CD9" s="59"/>
+      <c r="BR9" s="39"/>
+      <c r="BS9" s="39"/>
+      <c r="BT9" s="39"/>
+      <c r="BU9" s="39"/>
+      <c r="BV9" s="39"/>
+      <c r="BW9" s="39"/>
+      <c r="BX9" s="39"/>
+      <c r="BY9" s="39"/>
+      <c r="BZ9" s="39"/>
+      <c r="CA9" s="39"/>
+      <c r="CB9" s="39"/>
+      <c r="CC9" s="39"/>
+      <c r="CD9" s="40"/>
       <c r="CE9" s="10"/>
     </row>
     <row r="10" spans="1:83" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
-      <c r="V10" s="41" t="s">
+      <c r="V10" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="W10" s="41"/>
-[...1 lines deleted...]
-      <c r="Y10" s="41"/>
+      <c r="W10" s="49"/>
+      <c r="X10" s="49"/>
+      <c r="Y10" s="49"/>
       <c r="Z10" s="5"/>
-      <c r="AA10" s="42"/>
-[...12 lines deleted...]
-      <c r="AN10" s="43"/>
+      <c r="AA10" s="50"/>
+      <c r="AB10" s="50"/>
+      <c r="AC10" s="50"/>
+      <c r="AD10" s="50"/>
+      <c r="AE10" s="50"/>
+      <c r="AF10" s="50"/>
+      <c r="AG10" s="50"/>
+      <c r="AH10" s="50"/>
+      <c r="AI10" s="50"/>
+      <c r="AJ10" s="50"/>
+      <c r="AK10" s="50"/>
+      <c r="AL10" s="50"/>
+      <c r="AM10" s="50"/>
+      <c r="AN10" s="51"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="11"/>
       <c r="AQ10" s="15"/>
       <c r="AR10" s="11"/>
       <c r="AS10" s="11"/>
       <c r="AT10" s="11"/>
       <c r="AU10" s="11"/>
       <c r="AV10" s="11"/>
       <c r="AW10" s="11"/>
       <c r="AX10" s="11"/>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="11"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
       <c r="BE10" s="11"/>
       <c r="BF10" s="11"/>
       <c r="BG10" s="11"/>
       <c r="BH10" s="11"/>
       <c r="BI10" s="11"/>
       <c r="BJ10" s="11"/>
       <c r="BK10" s="11"/>
-      <c r="BL10" s="58" t="s">
+      <c r="BL10" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="BM10" s="58"/>
-[...1 lines deleted...]
-      <c r="BO10" s="58"/>
+      <c r="BM10" s="38"/>
+      <c r="BN10" s="38"/>
+      <c r="BO10" s="38"/>
       <c r="BP10" s="11"/>
-      <c r="BQ10" s="53" t="s">
+      <c r="BQ10" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="BR10" s="53"/>
-[...9 lines deleted...]
-      <c r="CB10" s="53"/>
+      <c r="BR10" s="39"/>
+      <c r="BS10" s="39"/>
+      <c r="BT10" s="39"/>
+      <c r="BU10" s="39"/>
+      <c r="BV10" s="39"/>
+      <c r="BW10" s="39"/>
+      <c r="BX10" s="39"/>
+      <c r="BY10" s="39"/>
+      <c r="BZ10" s="39"/>
+      <c r="CA10" s="39"/>
+      <c r="CB10" s="39"/>
       <c r="CC10" s="11"/>
       <c r="CD10" s="17"/>
       <c r="CE10" s="10"/>
     </row>
     <row r="11" spans="1:83" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6"/>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
@@ -7427,1456 +7408,1456 @@
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
       <c r="BL12" s="11"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
       <c r="BQ12" s="11"/>
       <c r="BR12" s="11"/>
       <c r="BS12" s="11"/>
       <c r="BT12" s="11"/>
       <c r="BU12" s="11"/>
       <c r="BV12" s="11"/>
       <c r="BW12" s="11"/>
       <c r="BX12" s="11"/>
       <c r="BY12" s="11"/>
       <c r="BZ12" s="11"/>
       <c r="CA12" s="11"/>
       <c r="CB12" s="11"/>
       <c r="CC12" s="11"/>
       <c r="CD12" s="17"/>
       <c r="CE12" s="10"/>
     </row>
     <row r="13" spans="1:83" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="22" t="s">
+      <c r="A13" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="23"/>
-[...37 lines deleted...]
-      <c r="AN13" s="24"/>
+      <c r="B13" s="65"/>
+      <c r="C13" s="65"/>
+      <c r="D13" s="65"/>
+      <c r="E13" s="65"/>
+      <c r="F13" s="65"/>
+      <c r="G13" s="65"/>
+      <c r="H13" s="65"/>
+      <c r="I13" s="65"/>
+      <c r="J13" s="65"/>
+      <c r="K13" s="65"/>
+      <c r="L13" s="65"/>
+      <c r="M13" s="65"/>
+      <c r="N13" s="65"/>
+      <c r="O13" s="65"/>
+      <c r="P13" s="65"/>
+      <c r="Q13" s="65"/>
+      <c r="R13" s="65"/>
+      <c r="S13" s="65"/>
+      <c r="T13" s="65"/>
+      <c r="U13" s="65"/>
+      <c r="V13" s="65"/>
+      <c r="W13" s="65"/>
+      <c r="X13" s="65"/>
+      <c r="Y13" s="65"/>
+      <c r="Z13" s="65"/>
+      <c r="AA13" s="65"/>
+      <c r="AB13" s="65"/>
+      <c r="AC13" s="65"/>
+      <c r="AD13" s="65"/>
+      <c r="AE13" s="65"/>
+      <c r="AF13" s="65"/>
+      <c r="AG13" s="65"/>
+      <c r="AH13" s="65"/>
+      <c r="AI13" s="65"/>
+      <c r="AJ13" s="65"/>
+      <c r="AK13" s="65"/>
+      <c r="AL13" s="65"/>
+      <c r="AM13" s="65"/>
+      <c r="AN13" s="66"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="11"/>
-      <c r="AQ13" s="46" t="s">
+      <c r="AQ13" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="AR13" s="47"/>
-[...37 lines deleted...]
-      <c r="CD13" s="48"/>
+      <c r="AR13" s="43"/>
+      <c r="AS13" s="43"/>
+      <c r="AT13" s="43"/>
+      <c r="AU13" s="43"/>
+      <c r="AV13" s="43"/>
+      <c r="AW13" s="43"/>
+      <c r="AX13" s="43"/>
+      <c r="AY13" s="43"/>
+      <c r="AZ13" s="43"/>
+      <c r="BA13" s="43"/>
+      <c r="BB13" s="43"/>
+      <c r="BC13" s="43"/>
+      <c r="BD13" s="43"/>
+      <c r="BE13" s="43"/>
+      <c r="BF13" s="43"/>
+      <c r="BG13" s="43"/>
+      <c r="BH13" s="43"/>
+      <c r="BI13" s="43"/>
+      <c r="BJ13" s="43"/>
+      <c r="BK13" s="43"/>
+      <c r="BL13" s="43"/>
+      <c r="BM13" s="43"/>
+      <c r="BN13" s="43"/>
+      <c r="BO13" s="43"/>
+      <c r="BP13" s="43"/>
+      <c r="BQ13" s="43"/>
+      <c r="BR13" s="43"/>
+      <c r="BS13" s="43"/>
+      <c r="BT13" s="43"/>
+      <c r="BU13" s="43"/>
+      <c r="BV13" s="43"/>
+      <c r="BW13" s="43"/>
+      <c r="BX13" s="43"/>
+      <c r="BY13" s="43"/>
+      <c r="BZ13" s="43"/>
+      <c r="CA13" s="43"/>
+      <c r="CB13" s="43"/>
+      <c r="CC13" s="43"/>
+      <c r="CD13" s="44"/>
       <c r="CE13" s="10"/>
     </row>
     <row r="14" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="31" t="s">
+      <c r="A14" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="31"/>
-[...37 lines deleted...]
-      <c r="AN14" s="34"/>
+      <c r="B14" s="54"/>
+      <c r="C14" s="54"/>
+      <c r="D14" s="54"/>
+      <c r="E14" s="54"/>
+      <c r="F14" s="54"/>
+      <c r="G14" s="54"/>
+      <c r="H14" s="54"/>
+      <c r="I14" s="54"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="56"/>
+      <c r="L14" s="56"/>
+      <c r="M14" s="56"/>
+      <c r="N14" s="56"/>
+      <c r="O14" s="56"/>
+      <c r="P14" s="56"/>
+      <c r="Q14" s="56"/>
+      <c r="R14" s="56"/>
+      <c r="S14" s="56"/>
+      <c r="T14" s="56"/>
+      <c r="U14" s="56"/>
+      <c r="V14" s="56"/>
+      <c r="W14" s="56"/>
+      <c r="X14" s="56"/>
+      <c r="Y14" s="56"/>
+      <c r="Z14" s="56"/>
+      <c r="AA14" s="56"/>
+      <c r="AB14" s="56"/>
+      <c r="AC14" s="56"/>
+      <c r="AD14" s="56"/>
+      <c r="AE14" s="56"/>
+      <c r="AF14" s="56"/>
+      <c r="AG14" s="56"/>
+      <c r="AH14" s="56"/>
+      <c r="AI14" s="56"/>
+      <c r="AJ14" s="56"/>
+      <c r="AK14" s="56"/>
+      <c r="AL14" s="56"/>
+      <c r="AM14" s="56"/>
+      <c r="AN14" s="57"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="11"/>
-      <c r="AQ14" s="49" t="s">
+      <c r="AQ14" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AR14" s="49"/>
-[...7 lines deleted...]
-      <c r="AZ14" s="50" t="s">
+      <c r="AR14" s="28"/>
+      <c r="AS14" s="28"/>
+      <c r="AT14" s="28"/>
+      <c r="AU14" s="28"/>
+      <c r="AV14" s="28"/>
+      <c r="AW14" s="28"/>
+      <c r="AX14" s="28"/>
+      <c r="AY14" s="28"/>
+      <c r="AZ14" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="BA14" s="51"/>
-[...28 lines deleted...]
-      <c r="CD14" s="52"/>
+      <c r="BA14" s="30"/>
+      <c r="BB14" s="30"/>
+      <c r="BC14" s="30"/>
+      <c r="BD14" s="30"/>
+      <c r="BE14" s="30"/>
+      <c r="BF14" s="30"/>
+      <c r="BG14" s="30"/>
+      <c r="BH14" s="30"/>
+      <c r="BI14" s="30"/>
+      <c r="BJ14" s="30"/>
+      <c r="BK14" s="30"/>
+      <c r="BL14" s="30"/>
+      <c r="BM14" s="30"/>
+      <c r="BN14" s="30"/>
+      <c r="BO14" s="30"/>
+      <c r="BP14" s="30"/>
+      <c r="BQ14" s="30"/>
+      <c r="BR14" s="30"/>
+      <c r="BS14" s="30"/>
+      <c r="BT14" s="30"/>
+      <c r="BU14" s="30"/>
+      <c r="BV14" s="30"/>
+      <c r="BW14" s="30"/>
+      <c r="BX14" s="30"/>
+      <c r="BY14" s="30"/>
+      <c r="BZ14" s="30"/>
+      <c r="CA14" s="30"/>
+      <c r="CB14" s="30"/>
+      <c r="CC14" s="30"/>
+      <c r="CD14" s="31"/>
       <c r="CE14" s="10"/>
     </row>
     <row r="15" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="31" t="s">
+      <c r="A15" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="31"/>
-[...8 lines deleted...]
-        <v>29</v>
+      <c r="B15" s="54"/>
+      <c r="C15" s="54"/>
+      <c r="D15" s="54"/>
+      <c r="E15" s="54"/>
+      <c r="F15" s="54"/>
+      <c r="G15" s="54"/>
+      <c r="H15" s="54"/>
+      <c r="I15" s="54"/>
+      <c r="J15" s="55" t="s">
+        <v>41</v>
       </c>
-      <c r="K15" s="33"/>
-[...28 lines deleted...]
-      <c r="AN15" s="34"/>
+      <c r="K15" s="56"/>
+      <c r="L15" s="56"/>
+      <c r="M15" s="56"/>
+      <c r="N15" s="56"/>
+      <c r="O15" s="56"/>
+      <c r="P15" s="56"/>
+      <c r="Q15" s="56"/>
+      <c r="R15" s="56"/>
+      <c r="S15" s="56"/>
+      <c r="T15" s="56"/>
+      <c r="U15" s="56"/>
+      <c r="V15" s="56"/>
+      <c r="W15" s="56"/>
+      <c r="X15" s="56"/>
+      <c r="Y15" s="56"/>
+      <c r="Z15" s="56"/>
+      <c r="AA15" s="56"/>
+      <c r="AB15" s="56"/>
+      <c r="AC15" s="56"/>
+      <c r="AD15" s="56"/>
+      <c r="AE15" s="56"/>
+      <c r="AF15" s="56"/>
+      <c r="AG15" s="56"/>
+      <c r="AH15" s="56"/>
+      <c r="AI15" s="56"/>
+      <c r="AJ15" s="56"/>
+      <c r="AK15" s="56"/>
+      <c r="AL15" s="56"/>
+      <c r="AM15" s="56"/>
+      <c r="AN15" s="57"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="11"/>
-      <c r="AQ15" s="49" t="s">
+      <c r="AQ15" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="AR15" s="49"/>
-[...8 lines deleted...]
-        <v>41</v>
+      <c r="AR15" s="28"/>
+      <c r="AS15" s="28"/>
+      <c r="AT15" s="28"/>
+      <c r="AU15" s="28"/>
+      <c r="AV15" s="28"/>
+      <c r="AW15" s="28"/>
+      <c r="AX15" s="28"/>
+      <c r="AY15" s="28"/>
+      <c r="AZ15" s="29" t="s">
+        <v>40</v>
       </c>
-      <c r="BA15" s="51"/>
-[...28 lines deleted...]
-      <c r="CD15" s="52"/>
+      <c r="BA15" s="30"/>
+      <c r="BB15" s="30"/>
+      <c r="BC15" s="30"/>
+      <c r="BD15" s="30"/>
+      <c r="BE15" s="30"/>
+      <c r="BF15" s="30"/>
+      <c r="BG15" s="30"/>
+      <c r="BH15" s="30"/>
+      <c r="BI15" s="30"/>
+      <c r="BJ15" s="30"/>
+      <c r="BK15" s="30"/>
+      <c r="BL15" s="30"/>
+      <c r="BM15" s="30"/>
+      <c r="BN15" s="30"/>
+      <c r="BO15" s="30"/>
+      <c r="BP15" s="30"/>
+      <c r="BQ15" s="30"/>
+      <c r="BR15" s="30"/>
+      <c r="BS15" s="30"/>
+      <c r="BT15" s="30"/>
+      <c r="BU15" s="30"/>
+      <c r="BV15" s="30"/>
+      <c r="BW15" s="30"/>
+      <c r="BX15" s="30"/>
+      <c r="BY15" s="30"/>
+      <c r="BZ15" s="30"/>
+      <c r="CA15" s="30"/>
+      <c r="CB15" s="30"/>
+      <c r="CC15" s="30"/>
+      <c r="CD15" s="31"/>
       <c r="CE15" s="10"/>
     </row>
     <row r="16" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="31" t="s">
+      <c r="A16" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="31"/>
-[...37 lines deleted...]
-      <c r="AN16" s="34"/>
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="55"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="56"/>
+      <c r="M16" s="56"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="56"/>
+      <c r="P16" s="56"/>
+      <c r="Q16" s="56"/>
+      <c r="R16" s="56"/>
+      <c r="S16" s="56"/>
+      <c r="T16" s="56"/>
+      <c r="U16" s="56"/>
+      <c r="V16" s="56"/>
+      <c r="W16" s="56"/>
+      <c r="X16" s="56"/>
+      <c r="Y16" s="56"/>
+      <c r="Z16" s="56"/>
+      <c r="AA16" s="56"/>
+      <c r="AB16" s="56"/>
+      <c r="AC16" s="56"/>
+      <c r="AD16" s="56"/>
+      <c r="AE16" s="56"/>
+      <c r="AF16" s="56"/>
+      <c r="AG16" s="56"/>
+      <c r="AH16" s="56"/>
+      <c r="AI16" s="56"/>
+      <c r="AJ16" s="56"/>
+      <c r="AK16" s="56"/>
+      <c r="AL16" s="56"/>
+      <c r="AM16" s="56"/>
+      <c r="AN16" s="57"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="11"/>
-      <c r="AQ16" s="49" t="s">
+      <c r="AQ16" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="AR16" s="49"/>
-[...8 lines deleted...]
-        <v>36</v>
+      <c r="AR16" s="28"/>
+      <c r="AS16" s="28"/>
+      <c r="AT16" s="28"/>
+      <c r="AU16" s="28"/>
+      <c r="AV16" s="28"/>
+      <c r="AW16" s="28"/>
+      <c r="AX16" s="28"/>
+      <c r="AY16" s="28"/>
+      <c r="AZ16" s="29" t="s">
+        <v>34</v>
       </c>
-      <c r="BA16" s="51"/>
-[...28 lines deleted...]
-      <c r="CD16" s="52"/>
+      <c r="BA16" s="30"/>
+      <c r="BB16" s="30"/>
+      <c r="BC16" s="30"/>
+      <c r="BD16" s="30"/>
+      <c r="BE16" s="30"/>
+      <c r="BF16" s="30"/>
+      <c r="BG16" s="30"/>
+      <c r="BH16" s="30"/>
+      <c r="BI16" s="30"/>
+      <c r="BJ16" s="30"/>
+      <c r="BK16" s="30"/>
+      <c r="BL16" s="30"/>
+      <c r="BM16" s="30"/>
+      <c r="BN16" s="30"/>
+      <c r="BO16" s="30"/>
+      <c r="BP16" s="30"/>
+      <c r="BQ16" s="30"/>
+      <c r="BR16" s="30"/>
+      <c r="BS16" s="30"/>
+      <c r="BT16" s="30"/>
+      <c r="BU16" s="30"/>
+      <c r="BV16" s="30"/>
+      <c r="BW16" s="30"/>
+      <c r="BX16" s="30"/>
+      <c r="BY16" s="30"/>
+      <c r="BZ16" s="30"/>
+      <c r="CA16" s="30"/>
+      <c r="CB16" s="30"/>
+      <c r="CC16" s="30"/>
+      <c r="CD16" s="31"/>
       <c r="CE16" s="10"/>
     </row>
     <row r="17" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="31" t="s">
+      <c r="A17" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="31"/>
-[...37 lines deleted...]
-      <c r="AN17" s="34"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="56"/>
+      <c r="L17" s="56"/>
+      <c r="M17" s="56"/>
+      <c r="N17" s="56"/>
+      <c r="O17" s="56"/>
+      <c r="P17" s="56"/>
+      <c r="Q17" s="56"/>
+      <c r="R17" s="56"/>
+      <c r="S17" s="56"/>
+      <c r="T17" s="56"/>
+      <c r="U17" s="56"/>
+      <c r="V17" s="56"/>
+      <c r="W17" s="56"/>
+      <c r="X17" s="56"/>
+      <c r="Y17" s="56"/>
+      <c r="Z17" s="56"/>
+      <c r="AA17" s="56"/>
+      <c r="AB17" s="56"/>
+      <c r="AC17" s="56"/>
+      <c r="AD17" s="56"/>
+      <c r="AE17" s="56"/>
+      <c r="AF17" s="56"/>
+      <c r="AG17" s="56"/>
+      <c r="AH17" s="56"/>
+      <c r="AI17" s="56"/>
+      <c r="AJ17" s="56"/>
+      <c r="AK17" s="56"/>
+      <c r="AL17" s="56"/>
+      <c r="AM17" s="56"/>
+      <c r="AN17" s="57"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="11"/>
-      <c r="AQ17" s="49" t="s">
+      <c r="AQ17" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="AR17" s="49"/>
-[...8 lines deleted...]
-        <v>37</v>
+      <c r="AR17" s="28"/>
+      <c r="AS17" s="28"/>
+      <c r="AT17" s="28"/>
+      <c r="AU17" s="28"/>
+      <c r="AV17" s="28"/>
+      <c r="AW17" s="28"/>
+      <c r="AX17" s="28"/>
+      <c r="AY17" s="28"/>
+      <c r="AZ17" s="29" t="s">
+        <v>35</v>
       </c>
-      <c r="BA17" s="51"/>
-[...28 lines deleted...]
-      <c r="CD17" s="52"/>
+      <c r="BA17" s="30"/>
+      <c r="BB17" s="30"/>
+      <c r="BC17" s="30"/>
+      <c r="BD17" s="30"/>
+      <c r="BE17" s="30"/>
+      <c r="BF17" s="30"/>
+      <c r="BG17" s="30"/>
+      <c r="BH17" s="30"/>
+      <c r="BI17" s="30"/>
+      <c r="BJ17" s="30"/>
+      <c r="BK17" s="30"/>
+      <c r="BL17" s="30"/>
+      <c r="BM17" s="30"/>
+      <c r="BN17" s="30"/>
+      <c r="BO17" s="30"/>
+      <c r="BP17" s="30"/>
+      <c r="BQ17" s="30"/>
+      <c r="BR17" s="30"/>
+      <c r="BS17" s="30"/>
+      <c r="BT17" s="30"/>
+      <c r="BU17" s="30"/>
+      <c r="BV17" s="30"/>
+      <c r="BW17" s="30"/>
+      <c r="BX17" s="30"/>
+      <c r="BY17" s="30"/>
+      <c r="BZ17" s="30"/>
+      <c r="CA17" s="30"/>
+      <c r="CB17" s="30"/>
+      <c r="CC17" s="30"/>
+      <c r="CD17" s="31"/>
       <c r="CE17" s="10"/>
     </row>
     <row r="18" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="31" t="s">
+      <c r="A18" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="31"/>
-[...37 lines deleted...]
-      <c r="AN18" s="34"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="54"/>
+      <c r="I18" s="54"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="56"/>
+      <c r="M18" s="56"/>
+      <c r="N18" s="56"/>
+      <c r="O18" s="56"/>
+      <c r="P18" s="56"/>
+      <c r="Q18" s="56"/>
+      <c r="R18" s="56"/>
+      <c r="S18" s="56"/>
+      <c r="T18" s="56"/>
+      <c r="U18" s="56"/>
+      <c r="V18" s="56"/>
+      <c r="W18" s="56"/>
+      <c r="X18" s="56"/>
+      <c r="Y18" s="56"/>
+      <c r="Z18" s="56"/>
+      <c r="AA18" s="56"/>
+      <c r="AB18" s="56"/>
+      <c r="AC18" s="56"/>
+      <c r="AD18" s="56"/>
+      <c r="AE18" s="56"/>
+      <c r="AF18" s="56"/>
+      <c r="AG18" s="56"/>
+      <c r="AH18" s="56"/>
+      <c r="AI18" s="56"/>
+      <c r="AJ18" s="56"/>
+      <c r="AK18" s="56"/>
+      <c r="AL18" s="56"/>
+      <c r="AM18" s="56"/>
+      <c r="AN18" s="57"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="11"/>
-      <c r="AQ18" s="49" t="s">
+      <c r="AQ18" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="AR18" s="49"/>
-[...8 lines deleted...]
-        <v>32</v>
+      <c r="AR18" s="28"/>
+      <c r="AS18" s="28"/>
+      <c r="AT18" s="28"/>
+      <c r="AU18" s="28"/>
+      <c r="AV18" s="28"/>
+      <c r="AW18" s="28"/>
+      <c r="AX18" s="28"/>
+      <c r="AY18" s="28"/>
+      <c r="AZ18" s="29" t="s">
+        <v>30</v>
       </c>
-      <c r="BA18" s="51"/>
-[...28 lines deleted...]
-      <c r="CD18" s="52"/>
+      <c r="BA18" s="30"/>
+      <c r="BB18" s="30"/>
+      <c r="BC18" s="30"/>
+      <c r="BD18" s="30"/>
+      <c r="BE18" s="30"/>
+      <c r="BF18" s="30"/>
+      <c r="BG18" s="30"/>
+      <c r="BH18" s="30"/>
+      <c r="BI18" s="30"/>
+      <c r="BJ18" s="30"/>
+      <c r="BK18" s="30"/>
+      <c r="BL18" s="30"/>
+      <c r="BM18" s="30"/>
+      <c r="BN18" s="30"/>
+      <c r="BO18" s="30"/>
+      <c r="BP18" s="30"/>
+      <c r="BQ18" s="30"/>
+      <c r="BR18" s="30"/>
+      <c r="BS18" s="30"/>
+      <c r="BT18" s="30"/>
+      <c r="BU18" s="30"/>
+      <c r="BV18" s="30"/>
+      <c r="BW18" s="30"/>
+      <c r="BX18" s="30"/>
+      <c r="BY18" s="30"/>
+      <c r="BZ18" s="30"/>
+      <c r="CA18" s="30"/>
+      <c r="CB18" s="30"/>
+      <c r="CC18" s="30"/>
+      <c r="CD18" s="31"/>
       <c r="CE18" s="10"/>
     </row>
     <row r="19" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="26"/>
-      <c r="C19" s="31" t="s">
+      <c r="B19" s="67"/>
+      <c r="C19" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="D19" s="31"/>
-[...35 lines deleted...]
-      <c r="AN19" s="34"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="55"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="56"/>
+      <c r="M19" s="56"/>
+      <c r="N19" s="56"/>
+      <c r="O19" s="56"/>
+      <c r="P19" s="56"/>
+      <c r="Q19" s="56"/>
+      <c r="R19" s="56"/>
+      <c r="S19" s="56"/>
+      <c r="T19" s="56"/>
+      <c r="U19" s="56"/>
+      <c r="V19" s="56"/>
+      <c r="W19" s="56"/>
+      <c r="X19" s="56"/>
+      <c r="Y19" s="56"/>
+      <c r="Z19" s="56"/>
+      <c r="AA19" s="56"/>
+      <c r="AB19" s="56"/>
+      <c r="AC19" s="56"/>
+      <c r="AD19" s="56"/>
+      <c r="AE19" s="56"/>
+      <c r="AF19" s="56"/>
+      <c r="AG19" s="56"/>
+      <c r="AH19" s="56"/>
+      <c r="AI19" s="56"/>
+      <c r="AJ19" s="56"/>
+      <c r="AK19" s="56"/>
+      <c r="AL19" s="56"/>
+      <c r="AM19" s="56"/>
+      <c r="AN19" s="57"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="11"/>
-      <c r="AQ19" s="61" t="s">
+      <c r="AQ19" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="AR19" s="62"/>
-      <c r="AS19" s="49" t="s">
+      <c r="AR19" s="32"/>
+      <c r="AS19" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="AT19" s="49"/>
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="AT19" s="28"/>
+      <c r="AU19" s="28"/>
+      <c r="AV19" s="28"/>
+      <c r="AW19" s="28"/>
+      <c r="AX19" s="28"/>
+      <c r="AY19" s="28"/>
+      <c r="AZ19" s="29" t="s">
+        <v>32</v>
       </c>
-      <c r="BA19" s="51"/>
-[...28 lines deleted...]
-      <c r="CD19" s="52"/>
+      <c r="BA19" s="30"/>
+      <c r="BB19" s="30"/>
+      <c r="BC19" s="30"/>
+      <c r="BD19" s="30"/>
+      <c r="BE19" s="30"/>
+      <c r="BF19" s="30"/>
+      <c r="BG19" s="30"/>
+      <c r="BH19" s="30"/>
+      <c r="BI19" s="30"/>
+      <c r="BJ19" s="30"/>
+      <c r="BK19" s="30"/>
+      <c r="BL19" s="30"/>
+      <c r="BM19" s="30"/>
+      <c r="BN19" s="30"/>
+      <c r="BO19" s="30"/>
+      <c r="BP19" s="30"/>
+      <c r="BQ19" s="30"/>
+      <c r="BR19" s="30"/>
+      <c r="BS19" s="30"/>
+      <c r="BT19" s="30"/>
+      <c r="BU19" s="30"/>
+      <c r="BV19" s="30"/>
+      <c r="BW19" s="30"/>
+      <c r="BX19" s="30"/>
+      <c r="BY19" s="30"/>
+      <c r="BZ19" s="30"/>
+      <c r="CA19" s="30"/>
+      <c r="CB19" s="30"/>
+      <c r="CC19" s="30"/>
+      <c r="CD19" s="31"/>
       <c r="CE19" s="10"/>
     </row>
     <row r="20" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="27"/>
-[...1 lines deleted...]
-      <c r="C20" s="31" t="s">
+      <c r="A20" s="60"/>
+      <c r="B20" s="68"/>
+      <c r="C20" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="D20" s="31"/>
-[...35 lines deleted...]
-      <c r="AN20" s="34"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="54"/>
+      <c r="F20" s="54"/>
+      <c r="G20" s="54"/>
+      <c r="H20" s="54"/>
+      <c r="I20" s="54"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="56"/>
+      <c r="L20" s="56"/>
+      <c r="M20" s="56"/>
+      <c r="N20" s="56"/>
+      <c r="O20" s="56"/>
+      <c r="P20" s="56"/>
+      <c r="Q20" s="56"/>
+      <c r="R20" s="56"/>
+      <c r="S20" s="56"/>
+      <c r="T20" s="56"/>
+      <c r="U20" s="56"/>
+      <c r="V20" s="56"/>
+      <c r="W20" s="56"/>
+      <c r="X20" s="56"/>
+      <c r="Y20" s="56"/>
+      <c r="Z20" s="56"/>
+      <c r="AA20" s="56"/>
+      <c r="AB20" s="56"/>
+      <c r="AC20" s="56"/>
+      <c r="AD20" s="56"/>
+      <c r="AE20" s="56"/>
+      <c r="AF20" s="56"/>
+      <c r="AG20" s="56"/>
+      <c r="AH20" s="56"/>
+      <c r="AI20" s="56"/>
+      <c r="AJ20" s="56"/>
+      <c r="AK20" s="56"/>
+      <c r="AL20" s="56"/>
+      <c r="AM20" s="56"/>
+      <c r="AN20" s="57"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="11"/>
-      <c r="AQ20" s="63"/>
-[...1 lines deleted...]
-      <c r="AS20" s="49" t="s">
+      <c r="AQ20" s="24"/>
+      <c r="AR20" s="33"/>
+      <c r="AS20" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="AT20" s="49"/>
-[...5 lines deleted...]
-      <c r="AZ20" s="50" t="s">
+      <c r="AT20" s="28"/>
+      <c r="AU20" s="28"/>
+      <c r="AV20" s="28"/>
+      <c r="AW20" s="28"/>
+      <c r="AX20" s="28"/>
+      <c r="AY20" s="28"/>
+      <c r="AZ20" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="BA20" s="51"/>
-[...28 lines deleted...]
-      <c r="CD20" s="52"/>
+      <c r="BA20" s="30"/>
+      <c r="BB20" s="30"/>
+      <c r="BC20" s="30"/>
+      <c r="BD20" s="30"/>
+      <c r="BE20" s="30"/>
+      <c r="BF20" s="30"/>
+      <c r="BG20" s="30"/>
+      <c r="BH20" s="30"/>
+      <c r="BI20" s="30"/>
+      <c r="BJ20" s="30"/>
+      <c r="BK20" s="30"/>
+      <c r="BL20" s="30"/>
+      <c r="BM20" s="30"/>
+      <c r="BN20" s="30"/>
+      <c r="BO20" s="30"/>
+      <c r="BP20" s="30"/>
+      <c r="BQ20" s="30"/>
+      <c r="BR20" s="30"/>
+      <c r="BS20" s="30"/>
+      <c r="BT20" s="30"/>
+      <c r="BU20" s="30"/>
+      <c r="BV20" s="30"/>
+      <c r="BW20" s="30"/>
+      <c r="BX20" s="30"/>
+      <c r="BY20" s="30"/>
+      <c r="BZ20" s="30"/>
+      <c r="CA20" s="30"/>
+      <c r="CB20" s="30"/>
+      <c r="CC20" s="30"/>
+      <c r="CD20" s="31"/>
       <c r="CE20" s="10"/>
     </row>
     <row r="21" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="27"/>
-[...1 lines deleted...]
-      <c r="C21" s="31" t="s">
+      <c r="A21" s="60"/>
+      <c r="B21" s="68"/>
+      <c r="C21" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="D21" s="31"/>
-[...35 lines deleted...]
-      <c r="AN21" s="34"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="56"/>
+      <c r="L21" s="56"/>
+      <c r="M21" s="56"/>
+      <c r="N21" s="56"/>
+      <c r="O21" s="56"/>
+      <c r="P21" s="56"/>
+      <c r="Q21" s="56"/>
+      <c r="R21" s="56"/>
+      <c r="S21" s="56"/>
+      <c r="T21" s="56"/>
+      <c r="U21" s="56"/>
+      <c r="V21" s="56"/>
+      <c r="W21" s="56"/>
+      <c r="X21" s="56"/>
+      <c r="Y21" s="56"/>
+      <c r="Z21" s="56"/>
+      <c r="AA21" s="56"/>
+      <c r="AB21" s="56"/>
+      <c r="AC21" s="56"/>
+      <c r="AD21" s="56"/>
+      <c r="AE21" s="56"/>
+      <c r="AF21" s="56"/>
+      <c r="AG21" s="56"/>
+      <c r="AH21" s="56"/>
+      <c r="AI21" s="56"/>
+      <c r="AJ21" s="56"/>
+      <c r="AK21" s="56"/>
+      <c r="AL21" s="56"/>
+      <c r="AM21" s="56"/>
+      <c r="AN21" s="57"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="11"/>
-      <c r="AQ21" s="63"/>
-[...1 lines deleted...]
-      <c r="AS21" s="49" t="s">
+      <c r="AQ21" s="24"/>
+      <c r="AR21" s="33"/>
+      <c r="AS21" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="AT21" s="49"/>
-[...5 lines deleted...]
-      <c r="AZ21" s="50" t="s">
+      <c r="AT21" s="28"/>
+      <c r="AU21" s="28"/>
+      <c r="AV21" s="28"/>
+      <c r="AW21" s="28"/>
+      <c r="AX21" s="28"/>
+      <c r="AY21" s="28"/>
+      <c r="AZ21" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="BA21" s="51"/>
-[...28 lines deleted...]
-      <c r="CD21" s="52"/>
+      <c r="BA21" s="30"/>
+      <c r="BB21" s="30"/>
+      <c r="BC21" s="30"/>
+      <c r="BD21" s="30"/>
+      <c r="BE21" s="30"/>
+      <c r="BF21" s="30"/>
+      <c r="BG21" s="30"/>
+      <c r="BH21" s="30"/>
+      <c r="BI21" s="30"/>
+      <c r="BJ21" s="30"/>
+      <c r="BK21" s="30"/>
+      <c r="BL21" s="30"/>
+      <c r="BM21" s="30"/>
+      <c r="BN21" s="30"/>
+      <c r="BO21" s="30"/>
+      <c r="BP21" s="30"/>
+      <c r="BQ21" s="30"/>
+      <c r="BR21" s="30"/>
+      <c r="BS21" s="30"/>
+      <c r="BT21" s="30"/>
+      <c r="BU21" s="30"/>
+      <c r="BV21" s="30"/>
+      <c r="BW21" s="30"/>
+      <c r="BX21" s="30"/>
+      <c r="BY21" s="30"/>
+      <c r="BZ21" s="30"/>
+      <c r="CA21" s="30"/>
+      <c r="CB21" s="30"/>
+      <c r="CC21" s="30"/>
+      <c r="CD21" s="31"/>
       <c r="CE21" s="10"/>
     </row>
     <row r="22" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="27"/>
-[...1 lines deleted...]
-      <c r="C22" s="31" t="s">
+      <c r="A22" s="60"/>
+      <c r="B22" s="68"/>
+      <c r="C22" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="D22" s="31"/>
-[...35 lines deleted...]
-      <c r="AN22" s="34"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
+      <c r="Z22" s="56"/>
+      <c r="AA22" s="56"/>
+      <c r="AB22" s="56"/>
+      <c r="AC22" s="56"/>
+      <c r="AD22" s="56"/>
+      <c r="AE22" s="56"/>
+      <c r="AF22" s="56"/>
+      <c r="AG22" s="56"/>
+      <c r="AH22" s="56"/>
+      <c r="AI22" s="56"/>
+      <c r="AJ22" s="56"/>
+      <c r="AK22" s="56"/>
+      <c r="AL22" s="56"/>
+      <c r="AM22" s="56"/>
+      <c r="AN22" s="57"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="11"/>
-      <c r="AQ22" s="63"/>
-[...1 lines deleted...]
-      <c r="AS22" s="49" t="s">
+      <c r="AQ22" s="24"/>
+      <c r="AR22" s="33"/>
+      <c r="AS22" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AT22" s="49"/>
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="AT22" s="28"/>
+      <c r="AU22" s="28"/>
+      <c r="AV22" s="28"/>
+      <c r="AW22" s="28"/>
+      <c r="AX22" s="28"/>
+      <c r="AY22" s="28"/>
+      <c r="AZ22" s="29" t="s">
+        <v>31</v>
       </c>
-      <c r="BA22" s="51"/>
-[...28 lines deleted...]
-      <c r="CD22" s="52"/>
+      <c r="BA22" s="30"/>
+      <c r="BB22" s="30"/>
+      <c r="BC22" s="30"/>
+      <c r="BD22" s="30"/>
+      <c r="BE22" s="30"/>
+      <c r="BF22" s="30"/>
+      <c r="BG22" s="30"/>
+      <c r="BH22" s="30"/>
+      <c r="BI22" s="30"/>
+      <c r="BJ22" s="30"/>
+      <c r="BK22" s="30"/>
+      <c r="BL22" s="30"/>
+      <c r="BM22" s="30"/>
+      <c r="BN22" s="30"/>
+      <c r="BO22" s="30"/>
+      <c r="BP22" s="30"/>
+      <c r="BQ22" s="30"/>
+      <c r="BR22" s="30"/>
+      <c r="BS22" s="30"/>
+      <c r="BT22" s="30"/>
+      <c r="BU22" s="30"/>
+      <c r="BV22" s="30"/>
+      <c r="BW22" s="30"/>
+      <c r="BX22" s="30"/>
+      <c r="BY22" s="30"/>
+      <c r="BZ22" s="30"/>
+      <c r="CA22" s="30"/>
+      <c r="CB22" s="30"/>
+      <c r="CC22" s="30"/>
+      <c r="CD22" s="31"/>
       <c r="CE22" s="10"/>
     </row>
     <row r="23" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="29"/>
-[...1 lines deleted...]
-      <c r="C23" s="31" t="s">
+      <c r="A23" s="62"/>
+      <c r="B23" s="69"/>
+      <c r="C23" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="D23" s="31"/>
-[...5 lines deleted...]
-      <c r="J23" s="32" t="s">
+      <c r="D23" s="54"/>
+      <c r="E23" s="54"/>
+      <c r="F23" s="54"/>
+      <c r="G23" s="54"/>
+      <c r="H23" s="54"/>
+      <c r="I23" s="54"/>
+      <c r="J23" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="K23" s="33"/>
-[...28 lines deleted...]
-      <c r="AN23" s="34"/>
+      <c r="K23" s="56"/>
+      <c r="L23" s="56"/>
+      <c r="M23" s="56"/>
+      <c r="N23" s="56"/>
+      <c r="O23" s="56"/>
+      <c r="P23" s="56"/>
+      <c r="Q23" s="56"/>
+      <c r="R23" s="56"/>
+      <c r="S23" s="56"/>
+      <c r="T23" s="56"/>
+      <c r="U23" s="56"/>
+      <c r="V23" s="56"/>
+      <c r="W23" s="56"/>
+      <c r="X23" s="56"/>
+      <c r="Y23" s="56"/>
+      <c r="Z23" s="56"/>
+      <c r="AA23" s="56"/>
+      <c r="AB23" s="56"/>
+      <c r="AC23" s="56"/>
+      <c r="AD23" s="56"/>
+      <c r="AE23" s="56"/>
+      <c r="AF23" s="56"/>
+      <c r="AG23" s="56"/>
+      <c r="AH23" s="56"/>
+      <c r="AI23" s="56"/>
+      <c r="AJ23" s="56"/>
+      <c r="AK23" s="56"/>
+      <c r="AL23" s="56"/>
+      <c r="AM23" s="56"/>
+      <c r="AN23" s="57"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="11"/>
-      <c r="AQ23" s="65"/>
-[...1 lines deleted...]
-      <c r="AS23" s="49" t="s">
+      <c r="AQ23" s="26"/>
+      <c r="AR23" s="34"/>
+      <c r="AS23" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="AT23" s="49"/>
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="AT23" s="28"/>
+      <c r="AU23" s="28"/>
+      <c r="AV23" s="28"/>
+      <c r="AW23" s="28"/>
+      <c r="AX23" s="28"/>
+      <c r="AY23" s="28"/>
+      <c r="AZ23" s="29" t="s">
+        <v>33</v>
       </c>
-      <c r="BA23" s="51"/>
-[...28 lines deleted...]
-      <c r="CD23" s="52"/>
+      <c r="BA23" s="30"/>
+      <c r="BB23" s="30"/>
+      <c r="BC23" s="30"/>
+      <c r="BD23" s="30"/>
+      <c r="BE23" s="30"/>
+      <c r="BF23" s="30"/>
+      <c r="BG23" s="30"/>
+      <c r="BH23" s="30"/>
+      <c r="BI23" s="30"/>
+      <c r="BJ23" s="30"/>
+      <c r="BK23" s="30"/>
+      <c r="BL23" s="30"/>
+      <c r="BM23" s="30"/>
+      <c r="BN23" s="30"/>
+      <c r="BO23" s="30"/>
+      <c r="BP23" s="30"/>
+      <c r="BQ23" s="30"/>
+      <c r="BR23" s="30"/>
+      <c r="BS23" s="30"/>
+      <c r="BT23" s="30"/>
+      <c r="BU23" s="30"/>
+      <c r="BV23" s="30"/>
+      <c r="BW23" s="30"/>
+      <c r="BX23" s="30"/>
+      <c r="BY23" s="30"/>
+      <c r="BZ23" s="30"/>
+      <c r="CA23" s="30"/>
+      <c r="CB23" s="30"/>
+      <c r="CC23" s="30"/>
+      <c r="CD23" s="31"/>
       <c r="CE23" s="10"/>
     </row>
     <row r="24" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="25" t="s">
+      <c r="A24" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="35"/>
-      <c r="C24" s="31" t="s">
+      <c r="B24" s="59"/>
+      <c r="C24" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="D24" s="31"/>
-[...35 lines deleted...]
-      <c r="AN24" s="34"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="54"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="56"/>
+      <c r="L24" s="56"/>
+      <c r="M24" s="56"/>
+      <c r="N24" s="56"/>
+      <c r="O24" s="56"/>
+      <c r="P24" s="56"/>
+      <c r="Q24" s="56"/>
+      <c r="R24" s="56"/>
+      <c r="S24" s="56"/>
+      <c r="T24" s="56"/>
+      <c r="U24" s="56"/>
+      <c r="V24" s="56"/>
+      <c r="W24" s="56"/>
+      <c r="X24" s="56"/>
+      <c r="Y24" s="56"/>
+      <c r="Z24" s="56"/>
+      <c r="AA24" s="56"/>
+      <c r="AB24" s="56"/>
+      <c r="AC24" s="56"/>
+      <c r="AD24" s="56"/>
+      <c r="AE24" s="56"/>
+      <c r="AF24" s="56"/>
+      <c r="AG24" s="56"/>
+      <c r="AH24" s="56"/>
+      <c r="AI24" s="56"/>
+      <c r="AJ24" s="56"/>
+      <c r="AK24" s="56"/>
+      <c r="AL24" s="56"/>
+      <c r="AM24" s="56"/>
+      <c r="AN24" s="57"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="11"/>
-      <c r="AQ24" s="61" t="s">
+      <c r="AQ24" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="AR24" s="67"/>
-      <c r="AS24" s="49" t="s">
+      <c r="AR24" s="23"/>
+      <c r="AS24" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="AT24" s="49"/>
-[...5 lines deleted...]
-      <c r="AZ24" s="50" t="s">
+      <c r="AT24" s="28"/>
+      <c r="AU24" s="28"/>
+      <c r="AV24" s="28"/>
+      <c r="AW24" s="28"/>
+      <c r="AX24" s="28"/>
+      <c r="AY24" s="28"/>
+      <c r="AZ24" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="BA24" s="51"/>
-[...28 lines deleted...]
-      <c r="CD24" s="52"/>
+      <c r="BA24" s="30"/>
+      <c r="BB24" s="30"/>
+      <c r="BC24" s="30"/>
+      <c r="BD24" s="30"/>
+      <c r="BE24" s="30"/>
+      <c r="BF24" s="30"/>
+      <c r="BG24" s="30"/>
+      <c r="BH24" s="30"/>
+      <c r="BI24" s="30"/>
+      <c r="BJ24" s="30"/>
+      <c r="BK24" s="30"/>
+      <c r="BL24" s="30"/>
+      <c r="BM24" s="30"/>
+      <c r="BN24" s="30"/>
+      <c r="BO24" s="30"/>
+      <c r="BP24" s="30"/>
+      <c r="BQ24" s="30"/>
+      <c r="BR24" s="30"/>
+      <c r="BS24" s="30"/>
+      <c r="BT24" s="30"/>
+      <c r="BU24" s="30"/>
+      <c r="BV24" s="30"/>
+      <c r="BW24" s="30"/>
+      <c r="BX24" s="30"/>
+      <c r="BY24" s="30"/>
+      <c r="BZ24" s="30"/>
+      <c r="CA24" s="30"/>
+      <c r="CB24" s="30"/>
+      <c r="CC24" s="30"/>
+      <c r="CD24" s="31"/>
       <c r="CE24" s="10"/>
     </row>
     <row r="25" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="27"/>
-[...1 lines deleted...]
-      <c r="C25" s="31" t="s">
+      <c r="A25" s="60"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="D25" s="31"/>
-[...35 lines deleted...]
-      <c r="AN25" s="34"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="56"/>
+      <c r="L25" s="56"/>
+      <c r="M25" s="56"/>
+      <c r="N25" s="56"/>
+      <c r="O25" s="56"/>
+      <c r="P25" s="56"/>
+      <c r="Q25" s="56"/>
+      <c r="R25" s="56"/>
+      <c r="S25" s="56"/>
+      <c r="T25" s="56"/>
+      <c r="U25" s="56"/>
+      <c r="V25" s="56"/>
+      <c r="W25" s="56"/>
+      <c r="X25" s="56"/>
+      <c r="Y25" s="56"/>
+      <c r="Z25" s="56"/>
+      <c r="AA25" s="56"/>
+      <c r="AB25" s="56"/>
+      <c r="AC25" s="56"/>
+      <c r="AD25" s="56"/>
+      <c r="AE25" s="56"/>
+      <c r="AF25" s="56"/>
+      <c r="AG25" s="56"/>
+      <c r="AH25" s="56"/>
+      <c r="AI25" s="56"/>
+      <c r="AJ25" s="56"/>
+      <c r="AK25" s="56"/>
+      <c r="AL25" s="56"/>
+      <c r="AM25" s="56"/>
+      <c r="AN25" s="57"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="11"/>
-      <c r="AQ25" s="63"/>
-[...1 lines deleted...]
-      <c r="AS25" s="49" t="s">
+      <c r="AQ25" s="24"/>
+      <c r="AR25" s="25"/>
+      <c r="AS25" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AT25" s="49"/>
-[...5 lines deleted...]
-      <c r="AZ25" s="50" t="s">
+      <c r="AT25" s="28"/>
+      <c r="AU25" s="28"/>
+      <c r="AV25" s="28"/>
+      <c r="AW25" s="28"/>
+      <c r="AX25" s="28"/>
+      <c r="AY25" s="28"/>
+      <c r="AZ25" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="BA25" s="51"/>
-[...28 lines deleted...]
-      <c r="CD25" s="52"/>
+      <c r="BA25" s="30"/>
+      <c r="BB25" s="30"/>
+      <c r="BC25" s="30"/>
+      <c r="BD25" s="30"/>
+      <c r="BE25" s="30"/>
+      <c r="BF25" s="30"/>
+      <c r="BG25" s="30"/>
+      <c r="BH25" s="30"/>
+      <c r="BI25" s="30"/>
+      <c r="BJ25" s="30"/>
+      <c r="BK25" s="30"/>
+      <c r="BL25" s="30"/>
+      <c r="BM25" s="30"/>
+      <c r="BN25" s="30"/>
+      <c r="BO25" s="30"/>
+      <c r="BP25" s="30"/>
+      <c r="BQ25" s="30"/>
+      <c r="BR25" s="30"/>
+      <c r="BS25" s="30"/>
+      <c r="BT25" s="30"/>
+      <c r="BU25" s="30"/>
+      <c r="BV25" s="30"/>
+      <c r="BW25" s="30"/>
+      <c r="BX25" s="30"/>
+      <c r="BY25" s="30"/>
+      <c r="BZ25" s="30"/>
+      <c r="CA25" s="30"/>
+      <c r="CB25" s="30"/>
+      <c r="CC25" s="30"/>
+      <c r="CD25" s="31"/>
       <c r="CE25" s="10"/>
     </row>
     <row r="26" spans="1:83" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="29"/>
-[...1 lines deleted...]
-      <c r="C26" s="31" t="s">
+      <c r="A26" s="62"/>
+      <c r="B26" s="63"/>
+      <c r="C26" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="D26" s="31"/>
-[...5 lines deleted...]
-      <c r="J26" s="32" t="s">
+      <c r="D26" s="54"/>
+      <c r="E26" s="54"/>
+      <c r="F26" s="54"/>
+      <c r="G26" s="54"/>
+      <c r="H26" s="54"/>
+      <c r="I26" s="54"/>
+      <c r="J26" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="K26" s="33"/>
-[...28 lines deleted...]
-      <c r="AN26" s="34"/>
+      <c r="K26" s="56"/>
+      <c r="L26" s="56"/>
+      <c r="M26" s="56"/>
+      <c r="N26" s="56"/>
+      <c r="O26" s="56"/>
+      <c r="P26" s="56"/>
+      <c r="Q26" s="56"/>
+      <c r="R26" s="56"/>
+      <c r="S26" s="56"/>
+      <c r="T26" s="56"/>
+      <c r="U26" s="56"/>
+      <c r="V26" s="56"/>
+      <c r="W26" s="56"/>
+      <c r="X26" s="56"/>
+      <c r="Y26" s="56"/>
+      <c r="Z26" s="56"/>
+      <c r="AA26" s="56"/>
+      <c r="AB26" s="56"/>
+      <c r="AC26" s="56"/>
+      <c r="AD26" s="56"/>
+      <c r="AE26" s="56"/>
+      <c r="AF26" s="56"/>
+      <c r="AG26" s="56"/>
+      <c r="AH26" s="56"/>
+      <c r="AI26" s="56"/>
+      <c r="AJ26" s="56"/>
+      <c r="AK26" s="56"/>
+      <c r="AL26" s="56"/>
+      <c r="AM26" s="56"/>
+      <c r="AN26" s="57"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="11"/>
-      <c r="AQ26" s="65"/>
-[...1 lines deleted...]
-      <c r="AS26" s="49" t="s">
+      <c r="AQ26" s="26"/>
+      <c r="AR26" s="27"/>
+      <c r="AS26" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="AT26" s="49"/>
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="AT26" s="28"/>
+      <c r="AU26" s="28"/>
+      <c r="AV26" s="28"/>
+      <c r="AW26" s="28"/>
+      <c r="AX26" s="28"/>
+      <c r="AY26" s="28"/>
+      <c r="AZ26" s="29" t="s">
+        <v>36</v>
       </c>
-      <c r="BA26" s="51"/>
-[...28 lines deleted...]
-      <c r="CD26" s="52"/>
+      <c r="BA26" s="30"/>
+      <c r="BB26" s="30"/>
+      <c r="BC26" s="30"/>
+      <c r="BD26" s="30"/>
+      <c r="BE26" s="30"/>
+      <c r="BF26" s="30"/>
+      <c r="BG26" s="30"/>
+      <c r="BH26" s="30"/>
+      <c r="BI26" s="30"/>
+      <c r="BJ26" s="30"/>
+      <c r="BK26" s="30"/>
+      <c r="BL26" s="30"/>
+      <c r="BM26" s="30"/>
+      <c r="BN26" s="30"/>
+      <c r="BO26" s="30"/>
+      <c r="BP26" s="30"/>
+      <c r="BQ26" s="30"/>
+      <c r="BR26" s="30"/>
+      <c r="BS26" s="30"/>
+      <c r="BT26" s="30"/>
+      <c r="BU26" s="30"/>
+      <c r="BV26" s="30"/>
+      <c r="BW26" s="30"/>
+      <c r="BX26" s="30"/>
+      <c r="BY26" s="30"/>
+      <c r="BZ26" s="30"/>
+      <c r="CA26" s="30"/>
+      <c r="CB26" s="30"/>
+      <c r="CC26" s="30"/>
+      <c r="CD26" s="31"/>
       <c r="CE26" s="10"/>
     </row>
     <row r="27" spans="1:83" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AP27" s="10"/>
       <c r="AQ27" s="10"/>
       <c r="AR27" s="10"/>
       <c r="AS27" s="10"/>
       <c r="AT27" s="10"/>
       <c r="AU27" s="10"/>
       <c r="AV27" s="10"/>
       <c r="AW27" s="10"/>
       <c r="AX27" s="10"/>
       <c r="AY27" s="10"/>
       <c r="AZ27" s="10"/>
       <c r="BA27" s="10"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
       <c r="BD27" s="10"/>
       <c r="BE27" s="10"/>
       <c r="BF27" s="10"/>
       <c r="BG27" s="10"/>
       <c r="BH27" s="10"/>
       <c r="BI27" s="10"/>
       <c r="BJ27" s="10"/>
       <c r="BK27" s="10"/>
       <c r="BL27" s="10"/>
       <c r="BM27" s="10"/>
       <c r="BN27" s="10"/>
       <c r="BO27" s="10"/>
       <c r="BP27" s="10"/>
       <c r="BQ27" s="10"/>
       <c r="BR27" s="10"/>
       <c r="BS27" s="10"/>
       <c r="BT27" s="10"/>
       <c r="BU27" s="10"/>
       <c r="BV27" s="10"/>
       <c r="BW27" s="10"/>
       <c r="BX27" s="10"/>
       <c r="BY27" s="10"/>
       <c r="BZ27" s="10"/>
       <c r="CA27" s="10"/>
       <c r="CB27" s="10"/>
       <c r="CC27" s="10"/>
       <c r="CD27" s="10"/>
       <c r="CE27" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0"/>
+  <sheetProtection sheet="1" formatCells="0"/>
   <mergeCells count="74">
-    <mergeCell ref="AQ24:AR26"/>
-[...56 lines deleted...]
-    <mergeCell ref="J26:AN26"/>
     <mergeCell ref="A13:AN13"/>
     <mergeCell ref="A19:B23"/>
     <mergeCell ref="C23:I23"/>
     <mergeCell ref="J23:AN23"/>
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="J14:AN14"/>
     <mergeCell ref="A15:I15"/>
     <mergeCell ref="J15:AN15"/>
     <mergeCell ref="J22:AN22"/>
     <mergeCell ref="J16:AN16"/>
     <mergeCell ref="J17:AN17"/>
     <mergeCell ref="J18:AN18"/>
     <mergeCell ref="J19:AN19"/>
     <mergeCell ref="J20:AN20"/>
     <mergeCell ref="J21:AN21"/>
     <mergeCell ref="C21:I21"/>
+    <mergeCell ref="J24:AN24"/>
+    <mergeCell ref="C24:I24"/>
+    <mergeCell ref="C25:I25"/>
+    <mergeCell ref="C26:I26"/>
+    <mergeCell ref="A24:B26"/>
+    <mergeCell ref="J25:AN25"/>
+    <mergeCell ref="J26:AN26"/>
+    <mergeCell ref="C22:I22"/>
+    <mergeCell ref="A16:I16"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="C19:I19"/>
+    <mergeCell ref="C20:I20"/>
+    <mergeCell ref="A3:AN3"/>
+    <mergeCell ref="V8:Y8"/>
+    <mergeCell ref="V10:Y10"/>
+    <mergeCell ref="AA8:AN8"/>
+    <mergeCell ref="AA9:AN9"/>
+    <mergeCell ref="B6:Q6"/>
+    <mergeCell ref="AA5:AM5"/>
+    <mergeCell ref="AA10:AN10"/>
+    <mergeCell ref="AQ13:CD13"/>
+    <mergeCell ref="AQ14:AY14"/>
+    <mergeCell ref="AZ14:CD14"/>
+    <mergeCell ref="AQ15:AY15"/>
+    <mergeCell ref="AR6:BG6"/>
+    <mergeCell ref="AZ15:CD15"/>
+    <mergeCell ref="AQ3:CD3"/>
+    <mergeCell ref="BL8:BO8"/>
+    <mergeCell ref="BQ8:CD8"/>
+    <mergeCell ref="BQ9:CD9"/>
+    <mergeCell ref="BL10:BO10"/>
+    <mergeCell ref="BQ10:CB10"/>
+    <mergeCell ref="BQ5:CC5"/>
+    <mergeCell ref="AZ23:CD23"/>
+    <mergeCell ref="AQ19:AR23"/>
+    <mergeCell ref="AS19:AY19"/>
+    <mergeCell ref="AZ19:CD19"/>
+    <mergeCell ref="AS20:AY20"/>
+    <mergeCell ref="AZ20:CD20"/>
+    <mergeCell ref="AS21:AY21"/>
+    <mergeCell ref="AS22:AY22"/>
+    <mergeCell ref="AZ22:CD22"/>
+    <mergeCell ref="AS23:AY23"/>
+    <mergeCell ref="AQ16:AY16"/>
+    <mergeCell ref="AZ16:CD16"/>
+    <mergeCell ref="AQ17:AY17"/>
+    <mergeCell ref="AZ17:CD17"/>
+    <mergeCell ref="AZ21:CD21"/>
+    <mergeCell ref="AQ18:AY18"/>
+    <mergeCell ref="AZ18:CD18"/>
+    <mergeCell ref="AQ24:AR26"/>
+    <mergeCell ref="AS24:AY24"/>
+    <mergeCell ref="AZ24:CD24"/>
+    <mergeCell ref="AS25:AY25"/>
+    <mergeCell ref="AZ25:CD25"/>
+    <mergeCell ref="AS26:AY26"/>
+    <mergeCell ref="AZ26:CD26"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AR6:BE6 B6:O6" xr:uid="{4CF994AF-6AE9-47A5-896C-E756B9C07756}">
       <formula1>"東京都建設局道路管理部長,東京都第一建設事務所長,東京都第二建設事務所長,東京都第三建設事務所長,東京都第四建設事務所長,東京都第五建設事務所長,東京都第六建設事務所長,東京都西多摩建設事務所長,東京都南多摩東部建設事務所長,東京都南多摩西部建設事務所長,東京都北多摩南部建設事務所長,東京都北多摩北部建設事務所長"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>